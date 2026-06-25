--- v0 (2026-04-23)
+++ v1 (2026-06-25)
@@ -110,54 +110,55 @@
   <si>
     <t>EMENDA ADITIVA nº 3 de 2026</t>
   </si>
   <si>
     <t>JOSÉ</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 3º AO PROJETO DE LEI Nº 17/2026, QUE FIXA O _x000D_
 VALOR DA TARIFA PARA UTILIZAÇÃO DO CENTRO DE CONVENÇÕES E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 17 de 2026</t>
   </si>
   <si>
     <t>FIXA O VALOR DA TARIFA PARA A UTILIZAÇÃO DO CENTRO DE_x000D_
 CONVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 23 de 2026</t>
   </si>
   <si>
-    <t>RETIRADO DE PAUTA    ¨AUTORIZA O CÔMPUTO DO TEMPO DE SERVIÇO DOS SERVIDORES PÚBLICOS _x000D_
-[...2 lines deleted...]
-226/2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>“DISPÕE SOBRE O CÔMPUTO DE TEMPO DE SERVIÇO E O PAGAMENTO_x000D_
+RETROATIVO DE VANTAGENS FUNCIONAIS AOS SERVIDORES PÚBLICOS DO_x000D_
+PODER LEGISLATIVO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, NOS_x000D_
+TERMOS DA LEI COMPLEMENTAR Nº 226, DE 12 DE JANEIRO DE 2026, E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 19 de 2026</t>
   </si>
   <si>
     <t>FRANCISCO</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE ESCLARECIMENTOS E _x000D_
 POSICIONAMENTO DO PODER EXECUTIVO MUNICIPAL ACERCA DA _x000D_
 APLICAÇÃO DA LEI FEDERAL Nº 15.326, DE 6 DE JANEIRO DE 2026, REQUER AS _x000D_
 INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>REQUERIMENTO nº 20 de 2026</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE OBTENÇÃO DE INFORMAÇÕES ACERCA _x000D_
 DAS CONDIÇÕES ESTRUTURAIS, DE FUNCIONAMENTO E MANUTENÇÃO DO _x000D_
 CENTRO DO SABER NO MUNICÍPIO, REQUER AS INFORMAÇÕES _x000D_
 PERTINENTES.</t>
   </si>
 </sst>
 </file>
 
@@ -480,51 +481,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="33.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="20" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="88.42578125" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="68.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="14.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">