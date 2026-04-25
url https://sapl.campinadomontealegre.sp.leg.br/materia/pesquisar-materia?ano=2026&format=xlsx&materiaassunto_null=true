--- v0 (2026-02-09)
+++ v1 (2026-04-25)
@@ -10,312 +10,1334 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="118" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="718" uniqueCount="336">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>FABIO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/500/indicacao_01-2026_fabio_e_rinaldo.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/500/indicacao_01-2026_fabio_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE PROMOVER O CRESCIMENTO_x000D_
 ECONÔMICO SUSTENTÁVEL, A GERAÇÃO DE EMPREGOS E A ATRAÇÃO_x000D_
 DE INVESTIMENTOS PARA O MUNICÍPIO, INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE ESTUDOS TÉCNICOS, URBANÍSTICOS E_x000D_
 AMBIENTAIS VISANDO À DESTINAÇÃO DE ÁREA ADEQUADA PARA A_x000D_
 FUTURA IMPLANTAÇÃO DE UM DISTRITO INDUSTRIAL.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DIVA</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_02-2026_diva.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_02-2026_diva.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O INCENTIVO À EDUCAÇÃO E À FORMAÇÃO_x000D_
 PROFISSIONAL DOS MUNÍCIPES, INDICA AO PODER EXECUTIVO_x000D_
 MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ESTENDER O AUXÍLIO DE_x000D_
 TRANSPORTE JÁ CONCEDIDO AOS ESTUDANTES QUE CURSAM ENSINO_x000D_
 TÉCNICO E SUPERIOR NA CIDADE DE ITAPETININGA, DE MODO A_x000D_
 ABRANGER TAMBÉM OS DESLOCAMENTOS DESTINADOS À REALIZAÇÃO_x000D_
 DE ESTÁGIOS OBRIGATÓRIOS EXIGIDOS PARA A CONCLUSÃO DOS_x000D_
 RESPECTIVOS CURSOS.</t>
   </si>
   <si>
+    <t>511</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>BRUNO</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_03-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A IMPORTÂNCIA DO ESPORTE, DO LAZER E DA _x000D_
+PRESERVAÇÃO DOS ESPAÇOS PÚBLICOS, INDICA AO EXCELENTÍSSIMO _x000D_
+SENHOR PREFEITO MUNICIPAL A REALIZAÇÃO DE MANUTENÇÃO _x000D_
+COMPLETA DO CAMPO DE FUTEBOL DO DISTRITO DO SALTO, INCLUINDO _x000D_
+RECUPERAÇÃO DO GRAMADO, TRAVES, REDES, DEMARCAÇÃO, LIMPEZA _x000D_
+DO ENTORNO E ADEQUAÇÕES NECESSÁRIAS PARA GARANTIR O USO _x000D_
+SEGURO POR ATLETAS E PELA COMUNIDADE.</t>
+  </si>
+  <si>
+    <t>512</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>BEATRIZ</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_04-2026_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE PROMOVER A SEGURANÇA VIÁRIA E _x000D_
+PRESERVAR A INTEGRIDADE DE PEDESTRES, MORADORES E CONDUTORES, _x000D_
+INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, POR MEIO DO _x000D_
+SETOR COMPETENTE, A INSTALAÇÃO DE LOMBADAS NOS TRECHOS DAS _x000D_
+RUAS MÁRIO BALMIZA MARTINS E SÉRGIO BEETOLAI COM MAIOR _x000D_
+INCIDÊNCIA DE TRÁFEGO EM ALTA VELOCIDADE.</t>
+  </si>
+  <si>
+    <t>513</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>JOSÉ</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_05-2026_junior.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE PRESERVAR A SAÚDE PÚBLICA, _x000D_
+PREVENIR A PROLIFERAÇÃO DE VETORES E GARANTIR A ORGANIZAÇÃO _x000D_
+URBANA E O BEM-ESTAR DA POPULAÇÃO, INDICA AO EXCELENTÍSSIMO _x000D_
+SENHOR PREFEITO MUNICIPAL, POR MEIO DO SETOR COMPETENTE, A _x000D_
+REALIZAÇÃO DE LIMPEZA E CAPINAÇÃO DE TODOS OS ESPAÇOS PÚBLICOS _x000D_
+DO MUNICÍPIO, ABRANGENDO PRAÇAS, ÁREAS VERDES, CANTEIROS E _x000D_
+DEMAIS LOCAIS URBANOS.</t>
+  </si>
+  <si>
+    <t>521</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_06-2026_fabio_e_rinaldo.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR MELHORES CONDIÇÕES DE _x000D_
+CONFORTO, SEGURANÇA E DIGNIDADE AOS USUÁRIOS DOS SERVIÇOS PÚBLICOS _x000D_
+DE SAÚDE, INDICA AO PREFEITO MUNICIPAL A REALIZAÇÃO DE ESTUDO _x000D_
+TÉCNICO E POSTERIOR INSTALAÇÃO DE COBERTURA NA ENTRADA E NA ÁREA _x000D_
+DA LAVANDERIA DA UBS “SERGINHO DA AMBULÂNCIA”.</t>
+  </si>
+  <si>
+    <t>541</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/541/indicacao_07-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR MELHORES CONDIÇÕES DE_x000D_
+SEGURANÇA E VISIBILIDADE NAS ESTRADAS RURAIS DO MUNICÍPIO, INDICA_x000D_
+A REALIZAÇÃO DE LIMPEZA E ROÇADA DO MATO NAS MARGENS DESSAS_x000D_
+VIAS.</t>
+  </si>
+  <si>
+    <t>560</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_08-2026_junior.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR A ACESSIBILIDADE _x000D_
+UNIVERSAL E A MOBILIDADE SEGURA AOS MUNÍCIPES, ESPECIALMENTE ÀS _x000D_
+PESSOAS COM DEFICIÊNCIA OU MOBILIDADE REDUZIDA, INDICA A _x000D_
+IMPLANTAÇÃO DE PAVIMENTAÇÃO ADEQUADA PARA PEDESTRES NA VIA _x000D_
+DE ACESSO AO NOVO PRÉDIO DA CÂMARA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>561</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_09-2026_junior.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE PRESERVAÇÃO DOS ESPAÇOS _x000D_
+PÚBLICOS, DA SAÚDE COLETIVA E DO BEM-ESTAR DA POPULAÇÃO, INDICA _x000D_
+A REALIZAÇÃO DE LIMPEZA, CAPINAÇÃO E RETIRADA DE ENTULHOS DA _x000D_
+PRAÇA DA ÁRVORE CAPAUVA, BEM COMO A INSTALAÇÃO DE PLACAS DE _x000D_
+PROIBIÇÃO DE DESCARTE DE LIXO, INTENSIFICAÇÃO DA FISCALIZAÇÃO E, _x000D_
+SE POSSÍVEL, O CERCAMENTO DA ÁREA.</t>
+  </si>
+  <si>
+    <t>562</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_10-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO AS CONSTANTES RECLAMAÇÕES DOS MORADORES DA _x000D_
+ZONA RURAL E A NECESSIDADE DE GARANTIR MELHORES CONDIÇÕES DE _x000D_
+TRAFEGABILIDADE, SEGURANÇA E ESCOAMENTO DA PRODUÇÃO _x000D_
+AGRÍCOLA, INDICA A REALIZAÇÃO DE MANUTENÇÃO DAS ESTRADAS _x000D_
+RURAIS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>563</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_11-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO AS RECLAMAÇÕES DOS MORADORES E A NECESSIDADE DE _x000D_
+GARANTIR SEGURANÇA, MOBILIDADE E ADEQUADA CONSERVAÇÃO DAS _x000D_
+VIAS PÚBLICAS, INDICA A REALIZAÇÃO DE PODA DE ÁRVORES QUE ESTÃO _x000D_
+OBSTRUINDO A PASSAGEM, BEM COMO A MANUTENÇÃO NECESSÁRIA NA _x000D_
+RUA DOS PINTADOS E NA RUA DAS TABARANAS, NO DISTRITO DO SALTO.</t>
+  </si>
+  <si>
+    <t>564</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_12-2026_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR MAIOR SEGURANÇA E _x000D_
+VISIBILIDADE NO TRÂNSITO, INDICA A REVITALIZAÇÃO DAS FAIXAS E _x000D_
+PLACAS DE SINALIZAÇÃO NA RUA SÉRGIO PERTOLAI.</t>
+  </si>
+  <si>
+    <t>565</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_13-2026_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE PROPORCIONAR MELHORES _x000D_
+CONDIÇÕES DE LAZER, CONVIVÊNCIA SOCIAL E CONFORTO À POPULAÇÃO, _x000D_
+INDICA A INSTALAÇÃO DE BANCOS NA PRAÇA DO AVIÃO, LOCALIZADA NA _x000D_
+RUA SÉRGIO BERTOLAI.</t>
+  </si>
+  <si>
+    <t>570</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_14-2026_beatriz_vauverde.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR MAIOR SEGURANÇA E _x000D_
+VISIBILIDADE NO TRÂNSITO, INDICA A INSTALAÇÃO DE ILUMINAÇÃO _x000D_
+PÚBLICA NO TREVO DE ACESSO E NA PONTE SITUADA SOBRE A RODOVIA _x000D_
+RAPOSO TAVARES (SP-270)</t>
+  </si>
+  <si>
+    <t>571</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/571/indicacao_15-2026_beatriz_e_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR MAIOR SEGURANÇA E _x000D_
+VISIBILIDADE NO TRÂNSITO, INDICA A PINTURA E REVITALIZAÇÃO DAS _x000D_
+FAIXAS DE SINALIZAÇÃO HORIZONTAL, LOMBADAS E PLACAS DE _x000D_
+TRÂNSITO EM TODO O MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>572</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>FRANCISCO</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_16-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO ROPORCIONAR MELHORES CONDIÇÕES DE USO, _x000D_
+SEGURANÇA, LAZER E PRÁTICA ESPORTIVA PARA A POPULAÇÃO, INDICA A _x000D_
+MANUTENÇÃO E CONSERVAÇÃO DOS CAMPOS DE FUTEBOL SOCIETY E DE _x000D_
+AREIA LOCALIZADOS NAS PROXIMIDADES DO LAGO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>573</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/573/indicacao_17-2026_diva.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE PRESERVAÇÃO DO BANHEIRO _x000D_
+PÚBLICO LOCALIZADO NA PRAÇA DA MATRIZ, INDICA REFORÇO NA _x000D_
+SEGURANÇA DO LOCAL.</t>
+  </si>
+  <si>
+    <t>574</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/574/indicacao_18-2026_diva.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO OFERECER MELHORES CONDIÇÕES DE LAZER, _x000D_
+SEGURANÇA E ATENDIMENTOA POPULAÇÃO, INDICA A REVITALIZAÇÃO DO _x000D_
+PARQUINHO LOCALIZADO NO CDHU-C.</t>
+  </si>
+  <si>
+    <t>577</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/577/indicacao_19-2026_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO O INTENSO TRÁFEGO DE VEÍCULOS EM ALTA VELOCIDADE _x000D_
+NA ESTRADA DE ACESSO AO BAIRRO ENGENHEIRO HERMÍLIO, BEM COMO _x000D_
+OS TRANSTORNOS CAUSADOS PELO EXCESSO DE POEIRA E OS RISCOS À _x000D_
+SEGURANÇA DOS MORADORES, INDICA-SE A INSTALAÇÃO DE LOMBADA _x000D_
+(REDUTOR DE VELOCIDADE) NO LOCAL.</t>
+  </si>
+  <si>
+    <t>578</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_20-2026_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO O EXCESSO DE GALHOS NAS ÁRVORES DAS RUAS ROBERTO _x000D_
+IVES VIEIRA, SÉRGIO PERTOLAI E IPANEMA, QUE COMPROMETE A _x000D_
+VISIBILIDADE E A SEGURANÇA, INDICA-SE A REALIZAÇÃO DE PODA PARA _x000D_
+PREVENIR ACIDENTES.</t>
+  </si>
+  <si>
+    <t>579</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_21-2026_fabio.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO OS RISCOS DE ACIDENTES CAUSADOS POR VEÍCULOS _x000D_
+ESTACIONADOS NA RUA JACARANDÁ, NO TRECHO ENTRE A SABESP E A RUA _x000D_
+LAURA BERTOLAI RODRIGUES, INDICA-SE A IMPLANTAÇÃO DE _x000D_
+SINALIZAÇÃO DE PROIBIDO PARAR E ESTACIONAR, VISANDO À SEGURANÇA _x000D_
+E FLUIDEZ DO TRÂNSITO.</t>
+  </si>
+  <si>
     <t>499</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>BRUNO</t>
-[...2 lines deleted...]
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/499/requerimento_01-2026_bruno.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/499/requerimento_01-2026_bruno.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O DEVER CONSTITUCIONAL DE FISCALIZAÇÃO DO_x000D_
 PODER LEGISLATIVO E A NECESSIDADE DE GARANTIR TRANSPARÊNCIA_x000D_
 QUANTO ÀS AÇÕES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, REQUER_x000D_
 INFORMAÇÕES AO PODER EXECUTIVO ACERCA DO PLANEJAMENTO_x000D_
 ADMINISTRATIVO E ORÇAMENTÁRIO PARA A AQUISIÇÃO E_x000D_
 DISTRIBUIÇÃO DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE_x000D_
 MUNICIPAL DE ENSINO NO EXERCÍCIO DE 2026.</t>
   </si>
   <si>
+    <t>508</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/508/requerimento_02-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A IMPORTÂNCIA DO ESPORTE COMO INSTRUMENTO DE _x000D_
+INCLUSÃO SOCIAL, DESENVOLVIMENTO FÍSICO E FORMAÇÃO CIDADÃ DE _x000D_
+CRIANÇAS E ADOLESCENTES, REQUER INFORMAÇÕES AO SENHOR _x000D_
+PREFEITO MUNICIPAL ACERCA DA EXISTÊNCIA DE PLANEJAMENTO, _x000D_
+CATEGORIAS, CRONOGRAMA, PARCERIAS E EVENTUAL INTENÇÃO DE _x000D_
+IMPLEMENTAÇÃO DE CAMPEONATOS DE FUTSAL INFANTOJUVENIL NO _x000D_
+MUNICÍPIO, POR MEIO DA SECRETARIA MUNICIPAL DE ESPORTES, LAZER E _x000D_
+TURISMO, NO EXERCÍCIO DE 2026.</t>
+  </si>
+  <si>
+    <t>509</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/509/requerimento_03-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE ASSEGURAR A TRANSPARÊNCIA NA _x000D_
+APLICAÇÃO DOS RECURSOS PÚBLICOS, REQUER INFORMAÇÕES AO _x000D_
+SENHOR PREFEITO MUNICIPAL ACERCA DO VALOR TOTAL PREVISTO E/OU _x000D_
+EMPENHADO, DA DISCRIMINAÇÃO DETALHADA DAS DESPESAS, DAS _x000D_
+FONTES DOS RECURSOS, BEM COMO DOS PROCEDIMENTOS LICITATÓRIOS _x000D_
+OU CONTRATAÇÕES DIRETAS REFERENTES À REALIZAÇÃO DO CARNAVAL _x000D_
+DE 2026, POR MEIO DOS SETORES COMPETENTES DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>510</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/510/requerimento_04-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR A TRANSPARÊNCIA, A _x000D_
+FISCALIZAÇÃO DAS OBRAS PÚBLICAS E A CORRETA APLICAÇÃO DOS _x000D_
+RECURSOS MUNICIPAIS, REQUER INFORMAÇÕES AO SENHOR PREFEITO _x000D_
+MUNICIPAL ACERCA DA EXECUÇÃO DA ÚLTIMA OBRA DE PAVIMENTAÇÃO _x000D_
+NO BAIRRO CAPUAVA, INCLUINDO DATA DE REALIZAÇÃO, PROJETO _x000D_
+TÉCNICO, VALORES DESPENDIDOS, ORIGEM DOS RECURSOS E EVENTUAL _x000D_
+PREVISÃO DE NOVOS REPAROS OU RECAPEAMENTOS, POR MEIO DA _x000D_
+SECRETARIA DE OBRAS E SERVIÇOS PÚBLICOS.</t>
+  </si>
+  <si>
+    <t>516</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/516/requerimento_05-2026_beatriz_bruno_e_edmilson.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO O DEVER CONSTITUCIONAL DE FISCALIZAÇÃO DO PODER _x000D_
+LEGISLATIVO, REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL E À _x000D_
+COMISSÃO DE PROCESSO ADMINISTRATIVO DISCIPLINAR ACERCA DA _x000D_
+APURAÇÃO DE RESPONSABILIDADE, EVENTUAIS PENALIDADES, _x000D_
+PROVIDÊNCIAS ADMINISTRATIVAS E VALORES DESPENDIDOS PELO _x000D_
+MUNICÍPIO EM DECORRÊNCIA DE ACIDENTE ENVOLVENDO VEÍCULO _x000D_
+OFICIAL.</t>
+  </si>
+  <si>
+    <t>517</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/517/requerimento_06-2026_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE PROMOVER MOBILIDADE, INCLUSÃO _x000D_
+SOCIAL E IGUALDADE NO ACESSO AOS SERVIÇOS PÚBLICOS, REQUER _x000D_
+INFORMAÇÕES AO PREFEITO MUNICIPAL E AO SETOR COMPETENTE _x000D_
+ACERCA DA EXISTÊNCIA DE ESTUDOS PARA A IMPLANTAÇÃO DE LINHA DE _x000D_
+TRANSPORTE COLETIVO DESTINADA AO ATENDIMENTO DOS BAIRROS _x000D_
+RURAIS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>518</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/518/requerimento_07-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR A SEGURANÇA VIÁRIA, A _x000D_
+ADEQUADA MANUTENÇÃO DOS ESPAÇOS PÚBLICOS E A FISCALIZAÇÃO DOS _x000D_
+SERVIÇOS DE LIMPEZA URBANA, REQUER INFORMAÇÕES AO PREFEITO _x000D_
+MUNICIPAL E AO SETOR COMPETENTE ACERCA DO CRONOGRAMA, _x000D_
+CONDIÇÕES OPERACIONAIS E PROVIDÊNCIAS RELATIVAS À CAPINAÇÃO, _x000D_
+ROÇADA E LIMPEZA DAS ÁREAS PÚBLICAS NOS BAIRROS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>519</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/519/requerimento_08-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO AS CONSTANTES RECLAMAÇÕES DA POPULAÇÃO QUANTO _x000D_
+À DEMORA NA EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO URBANA, _x000D_
+REQUER INFORMAÇÕES AO PREFEITO MUNICIPAL E AO SECRETÁRIO _x000D_
+MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS ACERCA DO QUANTITATIVO _x000D_
+DE TRABALHADORES BRAÇAIS.</t>
+  </si>
+  <si>
+    <t>520</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/520/requerimento_11-2026_bruno_e_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE ASSEGURAR A ADEQUADA _x000D_
+MANUTENÇÃO DA INFRAESTRUTURA VIÁRIA E A FISCALIZAÇÃO DA _x000D_
+APLICAÇÃO DE RECURSOS PÚBLICOS, REQUER AO PREFEITO MUNICIPAL E _x000D_
+À SECRETARIA COMPETENTE AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>524</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/524/requerimento_12-2026_bruno_e_vereadores_ok.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO O DEVER DO PODER LEGISLATIVO DE FISCALIZAR OS _x000D_
+ATOS DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL E ASSEGURAR A _x000D_
+TRANSPARÊNCIA NA APLICAÇÃO DOS RECURSOS PÚBLICOS, REQUER O _x000D_
+ENCAMINHAMENTO DE DOCUMENTOS PERTINENTES ÀS DESPESAS _x000D_
+REALIZADAS COM OS EVENTOS CAMPESCA, BAILE DO HAVAÍ E CARNAVAL _x000D_
+2026.</t>
+  </si>
+  <si>
+    <t>526</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/526/requerimento_13-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE ASSEGURAR A ADEQUADA_x000D_
+MANUTENÇÃO, CONSERVAÇÃO E SEGURANÇA DOS PARQUINHOS INFANTIS_x000D_
+EXISTENTES NO MUNICÍPIO, REQUER INFORMAÇÕES PERTINENTES AO_x000D_
+PODER EXECUTIVO.</t>
+  </si>
+  <si>
+    <t>527</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/527/requerimento_14-2026_francisco_e_fabio..pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR A SEGURANÇA,_x000D_
+INTEGRIDADE FÍSICA E CONDIÇÕES ADEQUADAS DE TRABALHO AOS_x000D_
+INTEGRANTES DA GUARDA MUNICIPAL, REQUER INFORMAÇÕES_x000D_
+PERTINENTES AO PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>528</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/528/requerimento_15-2026_diva.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO O DEVER CONSTITUCIONAL DE OBSERVÂNCIA AO_x000D_
+PRINCÍPIO DA LEGALIDADE E A OBRIGATORIEDADE DE CUMPRIMENTO DA_x000D_
+LEI MUNICIPAL Nº 1054/2025, QUE GARANTE O CUSTEIO DE 75% DO_x000D_
+TRANSPORTE UNIVERSITÁRIO AOS ESTUDANTES REGULARMENTE_x000D_
+MATRICULADOS, REQUER INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>538</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/538/requerimento_16-2026_junior_e_fabio..pdf</t>
+  </si>
+  <si>
+    <t>" CONSIDERANDO O DEVER DE TRANSPARÊNCIA NA GESTÃO DOS RECURSOS_x000D_
+PÚBLICOS E A FUNÇÃO FISCALIZADORA DO PODER LEGISLATIVO, REQUER_x000D_
+INFORMAÇÕES E BALANÇO FINANCEIRO COMPARATIVO ENTRE A GESTÃO_x000D_
+ANTERIOR, E A ATUAL ADMINISTRAÇÃO.</t>
+  </si>
+  <si>
+    <t>539</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/539/requerimento_17-2026_junior_e_fabio..pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A IMPORTÂNCIA DA OBRA DA NOVA UNIDADE BÁSICA DE_x000D_
+SAÚDE (UBS) LOCALIZADA NA RUA MARIA JOSÉ DA SILVA GUERRA,_x000D_
+ESQUINA COM A RUA ADÃO PEDRO GOMES, NAS PROXIMIDADES DO LAGO_x000D_
+MUNICIPAL, PARA A AMPLIAÇÃO E MELHORIA DOS SERVIÇOS DE SAÚDE À_x000D_
+POPULAÇÃO, REQUER INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>540</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/540/requerimento_18-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE ACOMPANHAMENTO E FISCALIZAÇÃO_x000D_
+DA CORRETA EXECUÇÃO DOS RECURSOS PÚBLICOS DESTINADOS POR MEIO_x000D_
+DAS EMENDAS IMPOSITIVAS, REQUER AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>543</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/543/requerimento_19-2026_francisco_e_vereadores.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE ESCLARECIMENTOS E _x000D_
+POSICIONAMENTO DO PODER EXECUTIVO MUNICIPAL ACERCA DA _x000D_
+APLICAÇÃO DA LEI FEDERAL Nº 15.326, DE 6 DE JANEIRO DE 2026, REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>544</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/544/requerimento_20-2026_junior.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE OBTENÇÃO DE INFORMAÇÕES ACERCA _x000D_
+DAS CONDIÇÕES ESTRUTURAIS, DE FUNCIONAMENTO E MANUTENÇÃO DO _x000D_
+CENTRO DO SABER NO MUNICÍPIO, REQUER AS INFORMAÇÕES _x000D_
+PERTINENTES.</t>
+  </si>
+  <si>
+    <t>558</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/558/requerimento_21-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR A INCLUSÃO ESCOLAR E O _x000D_
+PLENO DESENVOLVIMENTO DOS ALUNOS COM TRANSTORNO DO ESPECTRO _x000D_
+AUTISTA (TEA) REQUER AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>559</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_22-2026_diva.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE OBSERVÂNCIA DOS PRINCÍPIOS _x000D_
+CONSTITUCIONAIS DA LEGALIDADE, IMPESSOALIDADE, MORALIDADE, _x000D_
+PUBLICIDADE E EFICIÊNCIA NA ADMINISTRAÇÃO PÚBLICA, REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>567</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/567/requerimento_23-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A POSSIBILIDADE DE CONCESSÃO DE DESCONTO, _x000D_
+REDUÇÃO OU ISENÇÃO DE IPTU PARA PESSOAS PORTADORAS DE DOENÇAS _x000D_
+GRAVES NO ÂMBITO DO MUNICÍPIO, REQUER AS INFORMAÇÕES _x000D_
+PERTINENTES.</t>
+  </si>
+  <si>
+    <t>568</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/568/requerimento_24-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE INFORMAÇÕES SOBRE A CONCESSÃO _x000D_
+DAS LICENÇAS-PRÊMIO DOS SERVIDORES PÚBLICOS MUNICIPAIS, REQUER _x000D_
+AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>569</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/569/requerimento_25-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE FISCALIZAÇÃO EFETIVA DO _x000D_
+CUMPRIMENTO DA LEI DO SILÊNCIO NO MUNICÍPIO, BEM COMO A ADOÇÃO _x000D_
+DE MEDIDAS PARA COIBIR EVENTOS IRREGULARES E A PERTURBAÇÃO DO _x000D_
+SOSSEGO PÚBLICO, REQUER AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>576</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/576/requerimento_26-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE ATENDER ÀS DEMANDAS DA _x000D_
+POPULAÇÃO E DE MELHORIA DA INFRAESTRUTURA NO LAGO MUNICIPAL, _x000D_
+SOLICITA AS INFORMAÇÕES PERTINENTES</t>
+  </si>
+  <si>
+    <t>514</t>
+  </si>
+  <si>
+    <t>MOÇ</t>
+  </si>
+  <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/514/mocao_de_pesar_01-2026_junior_e_demais_vereadores_09-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>AOS FAMILIARES DE RODRIGO CARLOS ALEIXO, NASCIDO EM 12 DE ABRIL DE _x000D_
+1984 E FALECIDO EM 19 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>515</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/515/mocao_de_pesar_02-2026_bruno_e_demais_vereadores_09-02-2026.pdf</t>
+  </si>
+  <si>
+    <t>AOS FAMILIARES DE VICTOR ALLAN SANTANA FERRAZ, NASCIDO EM 26 DE _x000D_
+AGOSTO DE 1992 E FALECIDO EM 16 DE DEZEMBRO DE 2025.</t>
+  </si>
+  <si>
+    <t>580</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/580/mocao_03-2026_junior_e_demais_vereadores_22-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO À SENHORA MARIA EVA PASSARINHO _x000D_
+BUSTAMANTE, PROFESSORA NO MUNICÍPIO DE CAMPINA DO MONTE _x000D_
+ALEGRE-SP, POR SUA TRAJETÓRIA DEDICADA À EDUCAÇÃO E POR OCASIÃO _x000D_
+DE SUA APOSENTADORIA.</t>
+  </si>
+  <si>
+    <t>581</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/581/mocao_04-2026_junior_e_demais_vereadores_22-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO À SENHORA ANA ROSA DOS SANTOS, _x000D_
+PROFESSORA NO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE-SP, POR SUA _x000D_
+TRAJETÓRIA DEDICADA À EDUCAÇÃO E POR OCASIÃO DE SUA _x000D_
+APOSENTADORIA.</t>
+  </si>
+  <si>
     <t>491</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/491/plo_01-2026.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/491/plo_01-2026.pdf</t>
   </si>
   <si>
     <t>2ª VOTAÇÃO “PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO _x000D_
 DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$ _x000D_
 1.236.512,00, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/492/plo_02-2026.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/492/plo_02-2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O DESAFETAÇÃO DE BENS PÚBLICOS MUNICIPAIS DE _x000D_
 USO COMUM DO POVO E DE USO ESPECIAL PARA A CATEGORIA DE BENS _x000D_
 DOMINIAIS E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/493/plo_03-2026.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/493/plo_03-2026.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A DESAFETAÇÃO DE BEM PÚBLICO MUNICIPAL DE _x000D_
 USO COMUM DO POVO PARA A CATEGORIA DE BEM DE USO _x000D_
 ESPECIAL, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/494/plo_04-2026.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/494/plo_04-2026.pdf</t>
   </si>
   <si>
     <t>2ª VOTAÇÃO “PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO _x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A _x000D_
 ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO _x000D_
 ANUAL DE 2026 NO VALOR DE R$ 384.205,00, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/495/plo_05-2026.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/495/plo_05-2026.pdf</t>
   </si>
   <si>
     <t>2ª VOTAÇÃO “PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO _x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A _x000D_
 ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO _x000D_
 ANUAL DE 2026 NO VALOR DE R$ 1.825.714,24 E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/496/plo_06-2026.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/496/plo_06-2026.pdf</t>
   </si>
   <si>
     <t>2ª VOTAÇÃO“PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO _x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A _x000D_
 ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO _x000D_
 ANUAL DE 2026 NO VALOR DE R$ 100.000,00 E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/502/plo_07-2026.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/502/plo_07-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI Nº 866/2022, QUE INSTITUI O_x000D_
 PROGRAMA MUNICIPAL DO CARTÃO AUXILIO ALIMENTAÇÃO NO_x000D_
 ÂMBITO DO PODER EXECUTIVO DO MUNICÍPIO DE CAMPINA DO MONTE_x000D_
 ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/503/plo_08-2026.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/503/plo_08-2026.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$_x000D_
 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/504/plo_09-2026.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/504/plo_09-2026.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR O TERMO DE FOMENTO_x000D_
 OU TERMO DE COLABORAÇÃO COM A ASSOCIAÇÃO MEU AMIGÃO DE_x000D_
 CAMPINA DO MONTE ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>505</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/505/pl_10-2026_rev_geral_anual_servidores_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS _x000D_
+SERVIDORES PÚBLICOS NO ÂMBITO DA CÂMARA MUNICIPAL DE CAMPINA _x000D_
+DO MONTE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>506</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/506/projeto_de_lei_ordinaria_no_11-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REVISÃO GERAL E ANUAL DA REMUNERAÇÃO DOS _x000D_
+SERVIDORES PÚBLICOS DO PODER EXECUTIVO NO ÂMBITO DO MUNICÍPIO _x000D_
+DE CAMPINA DO MONTE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>507</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/507/pl_12-2026_rev_geral_anual_dos_agentes_politicos.pdf</t>
+  </si>
+  <si>
+    <t>*RETIRADO DE PAUTA*_x000D_
+_x000D_
+DISPÕE SOBRE A REVISÃO GERAL ANUAL DO SUBSÍDIO DOS AGENTES _x000D_
+POLÍTICOS (VEREADORES E PRESIDENTE) NO ÂMBITO DA CÂMARA _x000D_
+MUNICIPAL DE CAMPINA DO MONTE ALEGRE, E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>522</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/522/projeto_de_lei_ordinaria_no_13-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 973, DE 16 DE ABRIL DE 2024, PARA AUTORIZAR _x000D_
+EXPRESSAMENTE A DOAÇÃO MEDIANTE CESSÃO DE DIREITOS _x000D_
+POSSESSÓRIOS.</t>
+  </si>
+  <si>
+    <t>525</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/525/projeto_de_lei_ordinaria_no_14-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE _x000D_
+CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
+ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$ _x000D_
+38.400,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>529</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/529/projeto_de_lei_ordinaria_no_15-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO_x000D_
+ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>530</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/530/projeto_de_lei_ordinaria_no_16-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
+CAMPINA DO MONTE ALEGREE AUTORIZA A ABERTURA DE CRÉDITO_x000D_
+ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$_x000D_
+74.636,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>531</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/531/projeto_de_lei_ordinaria_no_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>FIXA O VALOR DA TARIFA PARA A UTILIZAÇÃO DO CENTRO DE_x000D_
+CONVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>532</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/532/projeto_de_lei_ordinaria_no_18-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTARIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
+CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
+ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$_x000D_
+74.525,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>533</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/533/projeto_de_lei_ordinaria_no_19-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTARIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
+CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
+ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$_x000D_
+32.574,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>535</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/535/projeto_de_lei_odinaria_no_20-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE O PAGAMENTO DO PISO NACIONAL QUE TRATA A LEI _x000D_
+FEDERAL Nº 11.738/2008 AOS PROFISSIONAIS DO MAGISTÉRIO DA REDE _x000D_
+MUNICIPAL DE ENSINO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E _x000D_
+DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>536</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/536/projeto_de_lei_ordinaria_no_21-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI ORDINÁRIA Nº 1097, DE JANEIRO DE 2026, PARA ACRESCENTAR _x000D_
+NOVA MATRICULA IMOBILIÁRIA ENTRE OS IMÓVEIS DESAFETADOS, E DÁ _x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>537</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/537/projeto_de_lei_ordinaria_no_22-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO NA LEI Nº 536/2011, QUE DISPÕE SOBRE A_x000D_
+REFORMA ADMINISTRATIVA ORGANIZACIONAL E DE PESSOAL DA_x000D_
+PREFEITURA MUNICIPAL DE CAMPINA DO MONTE ALEGRE, CRIA_x000D_
+SECRETARIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>542</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/542/projeto_de_lei_ordinaria_no_23-2026_-_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>RETIRADO DE PAUTA    ¨AUTORIZA O CÔMPUTO DO TEMPO DE SERVIÇO DOS SERVIDORES PÚBLICOS _x000D_
+MUNICIPAIS NO PERÍODO DE VIGÊNCIA DO INCISO IX DO ART. 8º DA LEI _x000D_
+COMPLEMENTAR Nº 173/2020, NOS TERMOS DA LEI COMPLEMENTAR Nº _x000D_
+226/2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>555</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/555/projeto_de_lei_ordinaria_no_24-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI Nº 536/2011, QUE DISPÕE SOBRE A _x000D_
+REFORMA ADMINISTRATIVA ORGANIZACIONAL E DE PESSOAL DA _x000D_
+PREFEITURA MUNICIPAL DE CAMPINA DO MONTE ALEGRE, CRIA _x000D_
+SECRETARIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>554</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/554/projeto_de_lei_ordinaria_no_26-2026.pdf</t>
+  </si>
+  <si>
+    <t>556</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/556/projeto_de_lei_ordinaria_no_27-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº596 DE 24 DE JULHO DE _x000D_
+2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>557</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/557/projeto_de_lei_ordinaria_no_28-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE CUIDADOR SOCIAL NO QUADRO _x000D_
+GERAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPINA DO MONTE _x000D_
+ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>566</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/566/projeto_de_lei_ordinaria_no_29-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A CONCESSÃO DE BENEFÍCIO EVENTUAL DE AUXÍLIO ALUGUEL _x000D_
+NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>575</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_ordinaria_no_30-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE COORDENADOR SOCIAL NO _x000D_
+QUADRO GERAL DE SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPINA DO _x000D_
+MONTE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>552</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>PROJETO DE DECRETO LEGISLATIVO</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/552/projeto_de_decreto_legislativo_no_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE _x000D_
+CAMPINA DO MONTE ALEGRE RELATIVAS AO EXERCÍCIO FINANCEIRO E _x000D_
+ORÇAMENTÁRIO DE 2023.</t>
+  </si>
+  <si>
+    <t>523</t>
+  </si>
+  <si>
+    <t>PRE</t>
+  </si>
+  <si>
+    <t>PROJETO DE RESOLUÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/523/projeto_de_resolucao_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A MUDANÇA DE ENDEREÇO E LOCALIZAÇÃO DA SEDE DO _x000D_
+PODER LEGISLATIVO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E DÁ _x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>534</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/534/projeto_de_resolucao_02-26_2.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A DATA DA REALIZAÇÃO DA SESSÃO ORDINÁRIA DO DIA 09 DE _x000D_
+JANEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>546</t>
+  </si>
+  <si>
+    <t>EM.AD</t>
+  </si>
+  <si>
+    <t>EMENDA ADITIVA</t>
+  </si>
+  <si>
+    <t>CAIO</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/546/projeto_de_emenda_aditiva_01_plo_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA DISPOSITIVOS AO ARTIGO 1º DO PROJETO DE LEI Nº 17/2026, _x000D_
+QUE FIXA O VALOR DA TARIFA PARA UTILIZAÇÃO DO CENTRO DE _x000D_
+CONVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>548</t>
+  </si>
+  <si>
+    <t>EDMILSON</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/548/projeto_de_emenda_aditiva_02_plo_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA DISPOSITIVOS AO ARTIGO 2º DO PROJETO DE LEI Nº 17/2026, _x000D_
+QUE FIXA O VALOR DA TARIFA PARA UTILIZAÇÃO DO CENTRO DE _x000D_
+CONVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>549</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/549/projeto_de_emenda_aditiva_03_plo_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>ACRESCENTA O ARTIGO 3º AO PROJETO DE LEI Nº 17/2026, QUE FIXA O _x000D_
+VALOR DA TARIFA PARA UTILIZAÇÃO DO CENTRO DE CONVENÇÕES E DÁ _x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>545</t>
+  </si>
+  <si>
+    <t>EM.MD</t>
+  </si>
+  <si>
+    <t>EMENDA MODIFICATIVA</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/545/projeto_de_emenda_modificativa_01_plo_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA O ARTIGO 1º DO PROJETO DE LEI Nº 17/2026, QUE FIXA O VALOR _x000D_
+DA TARIFA PARA A UTILIZAÇÃO DO CENTRO DE CONVENÇÕES E DÁ OUTRAS _x000D_
+PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>547</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/547/projeto_de_emenda_modificativa_02_plo_17-2026.pdf</t>
+  </si>
+  <si>
+    <t>MODIFICA O ARTIGO 2º DO PROJETO DE LEI Nº 17/2026, QUE FIXA O VALOR _x000D_
+DA TARIFA PARA A UTILIZAÇÃO DO CENTRO DE CONVENÇÕES E DÁ OUTRAS _x000D_
+PROVIDENCIAS.</t>
+  </si>
+  <si>
     <t>497</t>
   </si>
   <si>
     <t>DTRI</t>
   </si>
   <si>
     <t>DOCUMENTOS TRIBUNAL DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/497/arquivo9149009.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/497/arquivo9149009.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS. PREFEITURA. ATENDIMENTO AOS LIMITES_x000D_
 CONSTITUCIONAIS E LEGAIS DE DESPESA. DÉFICIT ORÇAMENTÁRIO_x000D_
 PARCIALMENTE COMPENSADO POR SUPERÁVIT FINANCEIRO DO_x000D_
 EXERCÍCIO ANTERIOR. TOLERÂNCIA. MELHORIAS PONTUAIS NO IEGM._x000D_
 MÉDIA GERAL C+. EVOLUÇÃO. DEMAIS FALHAS NÃO COMPROMETEM._x000D_
 FAVORÁVEL. RESSALVAS. ALERTA. ADVERTÊNCIA. RECOMENDAÇÕES</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/498/arquivo9214997.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/498/arquivo9214997.pdf</t>
+  </si>
+  <si>
+    <t>550</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Ementa TC-004209.989.23-5</t>
+  </si>
+  <si>
+    <t>551</t>
+  </si>
+  <si>
+    <t>PAR</t>
+  </si>
+  <si>
+    <t>Parecer da Comissão</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/551/parecer_da_comissao_tfo_contas_2023_thiago_ricardo_ferreira.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO DE TRIBUTACÃO,FINANÇAS E ORCAMENTO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -619,68 +1641,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/500/indicacao_01-2026_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_02-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/499/requerimento_01-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/491/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/492/plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/493/plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/494/plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/495/plo_05-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/496/plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/502/plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/503/plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/504/plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/497/arquivo9149009.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/498/arquivo9214997.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/500/indicacao_01-2026_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_02-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_03-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_04-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_05-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_06-2026_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/541/indicacao_07-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_08-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_09-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_10-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_11-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_12-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_13-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_14-2026_beatriz_vauverde.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/571/indicacao_15-2026_beatriz_e_francisco.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_16-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/573/indicacao_17-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/574/indicacao_18-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/577/indicacao_19-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_20-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_21-2026_fabio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/499/requerimento_01-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/508/requerimento_02-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/509/requerimento_03-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/510/requerimento_04-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/516/requerimento_05-2026_beatriz_bruno_e_edmilson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/517/requerimento_06-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/518/requerimento_07-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/519/requerimento_08-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/520/requerimento_11-2026_bruno_e_beatriz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/524/requerimento_12-2026_bruno_e_vereadores_ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/526/requerimento_13-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/527/requerimento_14-2026_francisco_e_fabio..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/528/requerimento_15-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/538/requerimento_16-2026_junior_e_fabio..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/539/requerimento_17-2026_junior_e_fabio..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/540/requerimento_18-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/543/requerimento_19-2026_francisco_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/544/requerimento_20-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/558/requerimento_21-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_22-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/567/requerimento_23-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/568/requerimento_24-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/569/requerimento_25-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/576/requerimento_26-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/514/mocao_de_pesar_01-2026_junior_e_demais_vereadores_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/515/mocao_de_pesar_02-2026_bruno_e_demais_vereadores_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/580/mocao_03-2026_junior_e_demais_vereadores_22-04-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/581/mocao_04-2026_junior_e_demais_vereadores_22-04-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/491/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/492/plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/493/plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/494/plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/495/plo_05-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/496/plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/502/plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/503/plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/504/plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/505/pl_10-2026_rev_geral_anual_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/506/projeto_de_lei_ordinaria_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/507/pl_12-2026_rev_geral_anual_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/522/projeto_de_lei_ordinaria_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/525/projeto_de_lei_ordinaria_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/529/projeto_de_lei_ordinaria_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/530/projeto_de_lei_ordinaria_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/531/projeto_de_lei_ordinaria_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/532/projeto_de_lei_ordinaria_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/533/projeto_de_lei_ordinaria_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/535/projeto_de_lei_odinaria_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/536/projeto_de_lei_ordinaria_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/537/projeto_de_lei_ordinaria_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/542/projeto_de_lei_ordinaria_no_23-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/555/projeto_de_lei_ordinaria_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/554/projeto_de_lei_ordinaria_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/556/projeto_de_lei_ordinaria_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/557/projeto_de_lei_ordinaria_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/566/projeto_de_lei_ordinaria_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_ordinaria_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/552/projeto_de_decreto_legislativo_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/523/projeto_de_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/534/projeto_de_resolucao_02-26_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/546/projeto_de_emenda_aditiva_01_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/548/projeto_de_emenda_aditiva_02_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/549/projeto_de_emenda_aditiva_03_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/545/projeto_de_emenda_modificativa_01_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/547/projeto_de_emenda_modificativa_02_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/497/arquivo9149009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/498/arquivo9214997.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/551/parecer_da_comissao_tfo_contas_2023_thiago_ricardo_ferreira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H15"/>
+  <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="147.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="124.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -726,364 +1748,2392 @@
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>18</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
       <c r="H3" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>10</v>
+        <v>22</v>
       </c>
       <c r="D4" t="s">
-        <v>22</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
         <v>28</v>
       </c>
-      <c r="E5" t="s">
+      <c r="G5" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>30</v>
-      </c>
-[...4 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>31</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>34</v>
       </c>
       <c r="H6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
         <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>30</v>
+        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
         <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
         <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
       <c r="H9" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
         <v>48</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
         <v>49</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>50</v>
       </c>
       <c r="H10" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>52</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
         <v>53</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>54</v>
       </c>
       <c r="H11" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>56</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>57</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>58</v>
       </c>
       <c r="H12" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>60</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
         <v>61</v>
       </c>
       <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="F13" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>62</v>
       </c>
       <c r="H13" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>64</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>10</v>
+        <v>65</v>
       </c>
       <c r="D14" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
+        <v>28</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="G14" s="1" t="s">
+      <c r="H14" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>68</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
         <v>69</v>
       </c>
-      <c r="B15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D15" t="s">
-        <v>65</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>66</v>
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
+        <v>28</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>70</v>
       </c>
       <c r="H15" t="s">
-        <v>68</v>
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" t="s">
+        <v>28</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>12</v>
+      </c>
+      <c r="F17" t="s">
+        <v>78</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H17" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>81</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>82</v>
+      </c>
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>83</v>
+      </c>
+      <c r="H18" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>85</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>86</v>
+      </c>
+      <c r="D19" t="s">
+        <v>11</v>
+      </c>
+      <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>87</v>
+      </c>
+      <c r="H19" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>89</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>90</v>
+      </c>
+      <c r="D20" t="s">
+        <v>11</v>
+      </c>
+      <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>28</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>91</v>
+      </c>
+      <c r="H20" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>93</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>94</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>28</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>95</v>
+      </c>
+      <c r="H21" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>97</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>98</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>13</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>10</v>
+      </c>
+      <c r="D23" t="s">
+        <v>102</v>
+      </c>
+      <c r="E23" t="s">
+        <v>103</v>
+      </c>
+      <c r="F23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>104</v>
+      </c>
+      <c r="H23" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" t="s">
+        <v>102</v>
+      </c>
+      <c r="E24" t="s">
+        <v>103</v>
+      </c>
+      <c r="F24" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>107</v>
+      </c>
+      <c r="H24" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8">
+      <c r="A25" t="s">
+        <v>109</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>22</v>
+      </c>
+      <c r="D25" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" t="s">
+        <v>103</v>
+      </c>
+      <c r="F25" t="s">
+        <v>78</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>110</v>
+      </c>
+      <c r="H25" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>27</v>
+      </c>
+      <c r="D26" t="s">
+        <v>102</v>
+      </c>
+      <c r="E26" t="s">
+        <v>103</v>
+      </c>
+      <c r="F26" t="s">
+        <v>78</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="H26" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>115</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>32</v>
+      </c>
+      <c r="D27" t="s">
+        <v>102</v>
+      </c>
+      <c r="E27" t="s">
+        <v>103</v>
+      </c>
+      <c r="F27" t="s">
+        <v>28</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="H27" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>118</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" t="s">
+        <v>102</v>
+      </c>
+      <c r="E28" t="s">
+        <v>103</v>
+      </c>
+      <c r="F28" t="s">
+        <v>28</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>119</v>
+      </c>
+      <c r="H28" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>121</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>41</v>
+      </c>
+      <c r="D29" t="s">
+        <v>102</v>
+      </c>
+      <c r="E29" t="s">
+        <v>103</v>
+      </c>
+      <c r="F29" t="s">
+        <v>78</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H29" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" t="s">
+        <v>102</v>
+      </c>
+      <c r="E30" t="s">
+        <v>103</v>
+      </c>
+      <c r="F30" t="s">
+        <v>78</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H30" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>127</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>57</v>
+      </c>
+      <c r="D31" t="s">
+        <v>102</v>
+      </c>
+      <c r="E31" t="s">
+        <v>103</v>
+      </c>
+      <c r="F31" t="s">
+        <v>28</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>128</v>
+      </c>
+      <c r="H31" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>130</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" t="s">
+        <v>102</v>
+      </c>
+      <c r="E32" t="s">
+        <v>103</v>
+      </c>
+      <c r="F32" t="s">
+        <v>23</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>131</v>
+      </c>
+      <c r="H32" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>133</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>65</v>
+      </c>
+      <c r="D33" t="s">
+        <v>102</v>
+      </c>
+      <c r="E33" t="s">
+        <v>103</v>
+      </c>
+      <c r="F33" t="s">
+        <v>23</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>134</v>
+      </c>
+      <c r="H33" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>136</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>69</v>
+      </c>
+      <c r="D34" t="s">
+        <v>102</v>
+      </c>
+      <c r="E34" t="s">
+        <v>103</v>
+      </c>
+      <c r="F34" t="s">
+        <v>78</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H34" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>73</v>
+      </c>
+      <c r="D35" t="s">
+        <v>102</v>
+      </c>
+      <c r="E35" t="s">
+        <v>103</v>
+      </c>
+      <c r="F35" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H35" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>142</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>77</v>
+      </c>
+      <c r="D36" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" t="s">
+        <v>103</v>
+      </c>
+      <c r="F36" t="s">
+        <v>33</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>143</v>
+      </c>
+      <c r="H36" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>145</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>82</v>
+      </c>
+      <c r="D37" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" t="s">
+        <v>103</v>
+      </c>
+      <c r="F37" t="s">
+        <v>33</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H37" t="s">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>148</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>86</v>
+      </c>
+      <c r="D38" t="s">
+        <v>102</v>
+      </c>
+      <c r="E38" t="s">
+        <v>103</v>
+      </c>
+      <c r="F38" t="s">
+        <v>23</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H38" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>151</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>90</v>
+      </c>
+      <c r="D39" t="s">
+        <v>102</v>
+      </c>
+      <c r="E39" t="s">
+        <v>103</v>
+      </c>
+      <c r="F39" t="s">
+        <v>78</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H39" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>154</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>94</v>
+      </c>
+      <c r="D40" t="s">
+        <v>102</v>
+      </c>
+      <c r="E40" t="s">
+        <v>103</v>
+      </c>
+      <c r="F40" t="s">
+        <v>33</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H40" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>157</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" t="s">
+        <v>102</v>
+      </c>
+      <c r="E41" t="s">
+        <v>103</v>
+      </c>
+      <c r="F41" t="s">
+        <v>78</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H41" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>160</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>161</v>
+      </c>
+      <c r="D42" t="s">
+        <v>102</v>
+      </c>
+      <c r="E42" t="s">
+        <v>103</v>
+      </c>
+      <c r="F42" t="s">
+        <v>18</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>162</v>
+      </c>
+      <c r="H42" t="s">
+        <v>163</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>164</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>165</v>
+      </c>
+      <c r="D43" t="s">
+        <v>102</v>
+      </c>
+      <c r="E43" t="s">
+        <v>103</v>
+      </c>
+      <c r="F43" t="s">
+        <v>78</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>166</v>
+      </c>
+      <c r="H43" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>168</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>169</v>
+      </c>
+      <c r="D44" t="s">
+        <v>102</v>
+      </c>
+      <c r="E44" t="s">
+        <v>103</v>
+      </c>
+      <c r="F44" t="s">
+        <v>78</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>170</v>
+      </c>
+      <c r="H44" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>172</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>173</v>
+      </c>
+      <c r="D45" t="s">
+        <v>102</v>
+      </c>
+      <c r="E45" t="s">
+        <v>103</v>
+      </c>
+      <c r="F45" t="s">
+        <v>78</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H45" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>176</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>177</v>
+      </c>
+      <c r="D46" t="s">
+        <v>102</v>
+      </c>
+      <c r="E46" t="s">
+        <v>103</v>
+      </c>
+      <c r="F46" t="s">
+        <v>78</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>178</v>
+      </c>
+      <c r="H46" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>180</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>10</v>
+      </c>
+      <c r="D47" t="s">
+        <v>181</v>
+      </c>
+      <c r="E47" t="s">
+        <v>182</v>
+      </c>
+      <c r="F47" t="s">
+        <v>33</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H47" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>185</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>17</v>
+      </c>
+      <c r="D48" t="s">
+        <v>181</v>
+      </c>
+      <c r="E48" t="s">
+        <v>182</v>
+      </c>
+      <c r="F48" t="s">
+        <v>23</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H48" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>188</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>22</v>
+      </c>
+      <c r="D49" t="s">
+        <v>181</v>
+      </c>
+      <c r="E49" t="s">
+        <v>182</v>
+      </c>
+      <c r="F49" t="s">
+        <v>33</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H49" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>191</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>27</v>
+      </c>
+      <c r="D50" t="s">
+        <v>181</v>
+      </c>
+      <c r="E50" t="s">
+        <v>182</v>
+      </c>
+      <c r="F50" t="s">
+        <v>33</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H50" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>194</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>195</v>
+      </c>
+      <c r="E51" t="s">
+        <v>196</v>
+      </c>
+      <c r="F51" t="s">
+        <v>197</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H51" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>200</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>17</v>
+      </c>
+      <c r="D52" t="s">
+        <v>195</v>
+      </c>
+      <c r="E52" t="s">
+        <v>196</v>
+      </c>
+      <c r="F52" t="s">
+        <v>197</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H52" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>203</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>22</v>
+      </c>
+      <c r="D53" t="s">
+        <v>195</v>
+      </c>
+      <c r="E53" t="s">
+        <v>196</v>
+      </c>
+      <c r="F53" t="s">
+        <v>197</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H53" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>206</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>27</v>
+      </c>
+      <c r="D54" t="s">
+        <v>195</v>
+      </c>
+      <c r="E54" t="s">
+        <v>196</v>
+      </c>
+      <c r="F54" t="s">
+        <v>197</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>207</v>
+      </c>
+      <c r="H54" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>209</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>32</v>
+      </c>
+      <c r="D55" t="s">
+        <v>195</v>
+      </c>
+      <c r="E55" t="s">
+        <v>196</v>
+      </c>
+      <c r="F55" t="s">
+        <v>197</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="H55" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>212</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56" t="s">
+        <v>195</v>
+      </c>
+      <c r="E56" t="s">
+        <v>196</v>
+      </c>
+      <c r="F56" t="s">
+        <v>197</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H56" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>215</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>41</v>
+      </c>
+      <c r="D57" t="s">
+        <v>195</v>
+      </c>
+      <c r="E57" t="s">
+        <v>196</v>
+      </c>
+      <c r="F57" t="s">
+        <v>197</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H57" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>218</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>45</v>
+      </c>
+      <c r="D58" t="s">
+        <v>195</v>
+      </c>
+      <c r="E58" t="s">
+        <v>196</v>
+      </c>
+      <c r="F58" t="s">
+        <v>197</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H58" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>221</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>49</v>
+      </c>
+      <c r="D59" t="s">
+        <v>195</v>
+      </c>
+      <c r="E59" t="s">
+        <v>196</v>
+      </c>
+      <c r="F59" t="s">
+        <v>197</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H59" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>224</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>53</v>
+      </c>
+      <c r="D60" t="s">
+        <v>195</v>
+      </c>
+      <c r="E60" t="s">
+        <v>196</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H60" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>227</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>57</v>
+      </c>
+      <c r="D61" t="s">
+        <v>195</v>
+      </c>
+      <c r="E61" t="s">
+        <v>196</v>
+      </c>
+      <c r="F61" t="s">
+        <v>197</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>228</v>
+      </c>
+      <c r="H61" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>230</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>61</v>
+      </c>
+      <c r="D62" t="s">
+        <v>195</v>
+      </c>
+      <c r="E62" t="s">
+        <v>196</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H62" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>233</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>65</v>
+      </c>
+      <c r="D63" t="s">
+        <v>195</v>
+      </c>
+      <c r="E63" t="s">
+        <v>196</v>
+      </c>
+      <c r="F63" t="s">
+        <v>197</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H63" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>236</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>69</v>
+      </c>
+      <c r="D64" t="s">
+        <v>195</v>
+      </c>
+      <c r="E64" t="s">
+        <v>196</v>
+      </c>
+      <c r="F64" t="s">
+        <v>197</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H64" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>239</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>73</v>
+      </c>
+      <c r="D65" t="s">
+        <v>195</v>
+      </c>
+      <c r="E65" t="s">
+        <v>196</v>
+      </c>
+      <c r="F65" t="s">
+        <v>197</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H65" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>242</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>77</v>
+      </c>
+      <c r="D66" t="s">
+        <v>195</v>
+      </c>
+      <c r="E66" t="s">
+        <v>196</v>
+      </c>
+      <c r="F66" t="s">
+        <v>197</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H66" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>245</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>82</v>
+      </c>
+      <c r="D67" t="s">
+        <v>195</v>
+      </c>
+      <c r="E67" t="s">
+        <v>196</v>
+      </c>
+      <c r="F67" t="s">
+        <v>197</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H67" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>248</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>86</v>
+      </c>
+      <c r="D68" t="s">
+        <v>195</v>
+      </c>
+      <c r="E68" t="s">
+        <v>196</v>
+      </c>
+      <c r="F68" t="s">
+        <v>197</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H68" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>251</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>90</v>
+      </c>
+      <c r="D69" t="s">
+        <v>195</v>
+      </c>
+      <c r="E69" t="s">
+        <v>196</v>
+      </c>
+      <c r="F69" t="s">
+        <v>197</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H69" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>254</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>94</v>
+      </c>
+      <c r="D70" t="s">
+        <v>195</v>
+      </c>
+      <c r="E70" t="s">
+        <v>196</v>
+      </c>
+      <c r="F70" t="s">
+        <v>197</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H70" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>257</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>98</v>
+      </c>
+      <c r="D71" t="s">
+        <v>195</v>
+      </c>
+      <c r="E71" t="s">
+        <v>196</v>
+      </c>
+      <c r="F71" t="s">
+        <v>197</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H71" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>260</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>161</v>
+      </c>
+      <c r="D72" t="s">
+        <v>195</v>
+      </c>
+      <c r="E72" t="s">
+        <v>196</v>
+      </c>
+      <c r="F72" t="s">
+        <v>197</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H72" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>263</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>165</v>
+      </c>
+      <c r="D73" t="s">
+        <v>195</v>
+      </c>
+      <c r="E73" t="s">
+        <v>196</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H73" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>266</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>169</v>
+      </c>
+      <c r="D74" t="s">
+        <v>195</v>
+      </c>
+      <c r="E74" t="s">
+        <v>196</v>
+      </c>
+      <c r="F74" t="s">
+        <v>197</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H74" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>269</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>177</v>
+      </c>
+      <c r="D75" t="s">
+        <v>195</v>
+      </c>
+      <c r="E75" t="s">
+        <v>196</v>
+      </c>
+      <c r="F75" t="s">
+        <v>197</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H75" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>271</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>272</v>
+      </c>
+      <c r="D76" t="s">
+        <v>195</v>
+      </c>
+      <c r="E76" t="s">
+        <v>196</v>
+      </c>
+      <c r="F76" t="s">
+        <v>197</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H76" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>275</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>276</v>
+      </c>
+      <c r="D77" t="s">
+        <v>195</v>
+      </c>
+      <c r="E77" t="s">
+        <v>196</v>
+      </c>
+      <c r="F77" t="s">
+        <v>197</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>277</v>
+      </c>
+      <c r="H77" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>279</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>280</v>
+      </c>
+      <c r="D78" t="s">
+        <v>195</v>
+      </c>
+      <c r="E78" t="s">
+        <v>196</v>
+      </c>
+      <c r="F78" t="s">
+        <v>197</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H78" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>283</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>284</v>
+      </c>
+      <c r="D79" t="s">
+        <v>195</v>
+      </c>
+      <c r="E79" t="s">
+        <v>196</v>
+      </c>
+      <c r="F79" t="s">
+        <v>197</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H79" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>287</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>10</v>
+      </c>
+      <c r="D80" t="s">
+        <v>288</v>
+      </c>
+      <c r="E80" t="s">
+        <v>289</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>290</v>
+      </c>
+      <c r="H80" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>292</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>10</v>
+      </c>
+      <c r="D81" t="s">
+        <v>293</v>
+      </c>
+      <c r="E81" t="s">
+        <v>294</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H81" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>297</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>17</v>
+      </c>
+      <c r="D82" t="s">
+        <v>293</v>
+      </c>
+      <c r="E82" t="s">
+        <v>294</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>298</v>
+      </c>
+      <c r="H82" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>300</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>10</v>
+      </c>
+      <c r="D83" t="s">
+        <v>301</v>
+      </c>
+      <c r="E83" t="s">
+        <v>302</v>
+      </c>
+      <c r="F83" t="s">
+        <v>303</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>304</v>
+      </c>
+      <c r="H83" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>306</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>17</v>
+      </c>
+      <c r="D84" t="s">
+        <v>301</v>
+      </c>
+      <c r="E84" t="s">
+        <v>302</v>
+      </c>
+      <c r="F84" t="s">
+        <v>307</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>308</v>
+      </c>
+      <c r="H84" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>310</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>22</v>
+      </c>
+      <c r="D85" t="s">
+        <v>301</v>
+      </c>
+      <c r="E85" t="s">
+        <v>302</v>
+      </c>
+      <c r="F85" t="s">
+        <v>33</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H85" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>313</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>10</v>
+      </c>
+      <c r="D86" t="s">
+        <v>314</v>
+      </c>
+      <c r="E86" t="s">
+        <v>315</v>
+      </c>
+      <c r="F86" t="s">
+        <v>303</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H86" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>318</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>17</v>
+      </c>
+      <c r="D87" t="s">
+        <v>314</v>
+      </c>
+      <c r="E87" t="s">
+        <v>315</v>
+      </c>
+      <c r="F87" t="s">
+        <v>307</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H87" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>321</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>10</v>
+      </c>
+      <c r="D88" t="s">
+        <v>322</v>
+      </c>
+      <c r="E88" t="s">
+        <v>323</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>324</v>
+      </c>
+      <c r="H88" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>326</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>17</v>
+      </c>
+      <c r="D89" t="s">
+        <v>322</v>
+      </c>
+      <c r="E89" t="s">
+        <v>323</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H89" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>328</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>22</v>
+      </c>
+      <c r="D90" t="s">
+        <v>322</v>
+      </c>
+      <c r="E90" t="s">
+        <v>323</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H90" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>331</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>10</v>
+      </c>
+      <c r="D91" t="s">
+        <v>332</v>
+      </c>
+      <c r="E91" t="s">
+        <v>333</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H91" t="s">
+        <v>335</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
+    <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>