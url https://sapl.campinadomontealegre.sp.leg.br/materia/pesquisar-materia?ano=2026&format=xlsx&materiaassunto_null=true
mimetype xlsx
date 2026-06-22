--- v1 (2026-04-25)
+++ v2 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="718" uniqueCount="336">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1121" uniqueCount="509">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -396,50 +396,213 @@
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_20-2026_beatriz.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O EXCESSO DE GALHOS NAS ÁRVORES DAS RUAS ROBERTO _x000D_
 IVES VIEIRA, SÉRGIO PERTOLAI E IPANEMA, QUE COMPROMETE A _x000D_
 VISIBILIDADE E A SEGURANÇA, INDICA-SE A REALIZAÇÃO DE PODA PARA _x000D_
 PREVENIR ACIDENTES.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_21-2026_fabio.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO OS RISCOS DE ACIDENTES CAUSADOS POR VEÍCULOS _x000D_
 ESTACIONADOS NA RUA JACARANDÁ, NO TRECHO ENTRE A SABESP E A RUA _x000D_
 LAURA BERTOLAI RODRIGUES, INDICA-SE A IMPLANTAÇÃO DE _x000D_
 SINALIZAÇÃO DE PROIBIDO PARAR E ESTACIONAR, VISANDO À SEGURANÇA _x000D_
 E FLUIDEZ DO TRÂNSITO.</t>
   </si>
   <si>
+    <t>590</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/590/indicacao_22-2026_diva.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE PROPORCIONAR MELHORES _x000D_
+CONDIÇÕES DE TRABALHO, CONFORTO, IDENTIFICAÇÃO FUNCIONAL E _x000D_
+VALORIZAÇÃO PROFISSIONAL AOS MOTORISTAS DA SECRETARIA _x000D_
+MUNICIPAL DE SAÚDE, INDICA A AQUISIÇÃO DE UNIFORMES ADEQUADOS.</t>
+  </si>
+  <si>
+    <t>591</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/591/indicacao_23-2026_fabio_e_rinaldo.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A IMPORTÂNCIA DE VALORIZAR O ENCONTRO DOS RIOS _x000D_
+ITAPETININGA E PARANAPANEMA COMO PONTO TURÍSTICO E DE LAZER _x000D_
+DO MUNICÍPIO, INDICAMOS AS DEVIDAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>592</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_24-2026_junior.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR SEGURANÇA, MOBILIDADE _x000D_
+URBANA E ADEQUADA UTILIZAÇÃO DO ESPAÇO PÚBLICO NA RUA ANGICO, _x000D_
+INDICA A ADOÇÃO DE PROVIDÊNCIAS URGENTES.</t>
+  </si>
+  <si>
+    <t>603</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/603/indicacao_25-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE MAIOR ORGANIZAÇÃO NO _x000D_
+ATENDIMENTO DOS POSTOS DE SAÚDE DO MUNICÍPIO, A INDICAÇÃO _x000D_
+PROPÕE A IMPLANTAÇÃO DE SISTEMA DE CHAMADA POR SENHA EM _x000D_
+TELÃO, BEM COMO A UTILIZAÇÃO DE PULSEIRAS DE CLASSIFICAÇÃO DE _x000D_
+URGÊNCIA.</t>
+  </si>
+  <si>
+    <t>616</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_26-2026_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO O GRANDE FLUXO DE VEÍCULOS E O TRÁFEGO EM ALTA _x000D_
+VELOCIDADE NA RUA GUAÇATUNGA, NO BAIRRO CAPAUVA, _x000D_
+ESPECIALMENTE NAS PROXIMIDADES DA CRECHE MUNICIPAL CARLOS _x000D_
+GOMES, INDICA A INSTALAÇÃO DE LOMBADA VISANDO PROPORCIONAR _x000D_
+MAIOR SEGURANÇA A POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>617</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_27-2026_fabio.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE PROPORCIONAR MAIOR SEGURANÇA E _x000D_
+VISIBILIDADE NO TRECHO COMPREENDIDO ENTRE O NOVO POSTO DE _x000D_
+COMBUSTÍVEIS E A PONTE DO RIO PARANAPANEMA, INDICA A ADOÇÃO DE _x000D_
+PROVIDÊNCIAS PARA IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA.</t>
+  </si>
+  <si>
+    <t>618</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>CAIO</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_28-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR MAIOR ACESSIBILIDADE, SEGURANÇA E CONFORTO AOS PACIENTES DO MUNICÍPIO QUE UTILIZAM O _x000D_
+TRANSPORTE DA SAÚDE PARA CONSULTAS, EXAMES E TRATAMENTOS EM OUTRAS CIDADES, INDICA A ALTERAÇÃO DO LOCAL DE EMBARQUE NA UBS – UNIDADE BÁSICA DE SAÚDE LUÍS CARLOS LOPES PARA ÁREA MAIS PLANA E ACESSÍVEL.</t>
+  </si>
+  <si>
+    <t>629</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/629/indicacao_29-2026_caio.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE ADEQUAÇÃO FUNCIONAL DOS _x000D_
+SERVIDORES MUNICIPAIS, INDICA A ADOÇÃO DAS PROVIDÊNCIAS CABÍVEIS</t>
+  </si>
+  <si>
+    <t>630</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_30-2026_beatriz_e_diva.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE FORTALECIMENTO DAS AÇÕES DE _x000D_
+CONSCIENTIZAÇÃO SOBRE OS DIREITOS DAS MULHERES, INDICA A _x000D_
+IMPLANTAÇÃO DE ELEMENTO SIMBÓLICO EM ESPAÇOS PÚBLICOS DO _x000D_
+MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>631</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_31-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A IMPORTÂNCIA DA PROMOÇÃO DO LAZER, DA _x000D_
+CONVIVÊNCIA COMUNITÁRIA E DA VALORIZAÇÃO DOS ESPAÇOS _x000D_
+PÚBLICOS, INDICA A ADOÇÃO DE PROVIDÊNCIAS EM BENEFÍCIO DA _x000D_
+POPULAÇÃO.</t>
+  </si>
+  <si>
+    <t>632</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/632/indicacao_32-2026_diva.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A IMPORTÂNCIA DA MANUTENÇÃO E MELHORIA DAS _x000D_
+CONDIÇÕES DE TRÁFEGO, INDICA A ADOÇÃO DE PROVIDÊNCIAS EM _x000D_
+BENEFÍCIO DA POPULAÇÃO.</t>
+  </si>
+  <si>
     <t>499</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/499/requerimento_01-2026_bruno.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O DEVER CONSTITUCIONAL DE FISCALIZAÇÃO DO_x000D_
 PODER LEGISLATIVO E A NECESSIDADE DE GARANTIR TRANSPARÊNCIA_x000D_
 QUANTO ÀS AÇÕES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, REQUER_x000D_
 INFORMAÇÕES AO PODER EXECUTIVO ACERCA DO PLANEJAMENTO_x000D_
 ADMINISTRATIVO E ORÇAMENTÁRIO PARA A AQUISIÇÃO E_x000D_
 DISTRIBUIÇÃO DE UNIFORMES ESCOLARES AOS ALUNOS DA REDE_x000D_
 MUNICIPAL DE ENSINO NO EXERCÍCIO DE 2026.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/508/requerimento_02-2026_bruno.pdf</t>
@@ -657,167 +820,462 @@
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/544/requerimento_20-2026_junior.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE OBTENÇÃO DE INFORMAÇÕES ACERCA _x000D_
 DAS CONDIÇÕES ESTRUTURAIS, DE FUNCIONAMENTO E MANUTENÇÃO DO _x000D_
 CENTRO DO SABER NO MUNICÍPIO, REQUER AS INFORMAÇÕES _x000D_
 PERTINENTES.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/558/requerimento_21-2026_francisco.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE GARANTIR A INCLUSÃO ESCOLAR E O _x000D_
 PLENO DESENVOLVIMENTO DOS ALUNOS COM TRANSTORNO DO ESPECTRO _x000D_
 AUTISTA (TEA) REQUER AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_22-2026_diva.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE OBSERVÂNCIA DOS PRINCÍPIOS _x000D_
 CONSTITUCIONAIS DA LEGALIDADE, IMPESSOALIDADE, MORALIDADE, _x000D_
 PUBLICIDADE E EFICIÊNCIA NA ADMINISTRAÇÃO PÚBLICA, REQUER AS _x000D_
 INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/567/requerimento_23-2026_francisco.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A POSSIBILIDADE DE CONCESSÃO DE DESCONTO, _x000D_
 REDUÇÃO OU ISENÇÃO DE IPTU PARA PESSOAS PORTADORAS DE DOENÇAS _x000D_
 GRAVES NO ÂMBITO DO MUNICÍPIO, REQUER AS INFORMAÇÕES _x000D_
 PERTINENTES.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/568/requerimento_24-2026_francisco.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE INFORMAÇÕES SOBRE A CONCESSÃO _x000D_
 DAS LICENÇAS-PRÊMIO DOS SERVIDORES PÚBLICOS MUNICIPAIS, REQUER _x000D_
 AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>569</t>
-  </si>
-[...1 lines deleted...]
-    <t>25</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/569/requerimento_25-2026_francisco.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE FISCALIZAÇÃO EFETIVA DO _x000D_
 CUMPRIMENTO DA LEI DO SILÊNCIO NO MUNICÍPIO, BEM COMO A ADOÇÃO _x000D_
 DE MEDIDAS PARA COIBIR EVENTOS IRREGULARES E A PERTURBAÇÃO DO _x000D_
 SOSSEGO PÚBLICO, REQUER AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/576/requerimento_26-2026_francisco.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE ATENDER ÀS DEMANDAS DA _x000D_
 POPULAÇÃO E DE MELHORIA DA INFRAESTRUTURA NO LAGO MUNICIPAL, _x000D_
 SOLICITA AS INFORMAÇÕES PERTINENTES</t>
+  </si>
+  <si>
+    <t>586</t>
+  </si>
+  <si>
+    <t>EDMILSON</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/586/requerimento_27-2026_edmilson_11-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE ACOMPANHAMENTO E FISCALIZAÇÃO _x000D_
+DA EXECUÇÃO DA EMENDA IMPOSITIVA Nº 002/2025, REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>587</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/587/requerimento_28-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR MAIOR ACESSIBILIDADE, _x000D_
+CONFORTO, DIGNIDADE E INCLUSÃO NO ATENDIMENTO À SAÚDE DE _x000D_
+PESSOAS COM DEFICIÊNCIA E PESSOAS COM TRANSTORNO DO ESPECTRO _x000D_
+AUTISTA (TEA), REQUER AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>588</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/588/requerimento_29-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE TRANSPARÊNCIA E FISCALIZAÇÃO DA _x000D_
+ESTRUTURA ADMINISTRATIVA DA SECRETARIA MUNICIPAL DE MEIO _x000D_
+AMBIENTE E DESENVOLVIMENTO RURAL, REQUER AS INFORMAÇÕES _x000D_
+PERTINENTES.</t>
+  </si>
+  <si>
+    <t>589</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/589/requerimento_30-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE TRANSPARÊNCIA E FISCALIZAÇÃO _x000D_
+DOS SERVIÇOS PRESTADOS PELOS MOTORISTAS DA PREFEITURA, BEM _x000D_
+COMO A IDENTIFICAÇÃO VISUAL NOS VEÍCULOS OFICIAIS REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>594</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_31-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE AMPLIAÇÃO DOS HORÁRIOS DE _x000D_
+ATENDIMENTO NOS POSTOS DE SAÚDE DO MUNICÍPIO, REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>595</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_32-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR CONDIÇÕES ADEQUADAS _x000D_
+DE TRABALHO AOS PROFESSORES DA REDE MUNICIPAL DE ENSINO REQUER _x000D_
+AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>596</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_33-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE GARANTIR O ADEQUADO _x000D_
+FUNCIONAMENTO ADMINISTRATIVO DAS UNIDADES ESCOLARES DA REDE _x000D_
+MUNICIPAL DE ENSINO REQUER AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>597</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_34-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A RETIRADA DO CAIXA ELETRÔNICO DA CAIXA _x000D_
+ECONÔMICA FEDERAL QUE ANTERIORMENTE FUNCIONAVA NAS _x000D_
+DEPENDÊNCIAS DA PREFEITURA MUNICIPAL, REQUER AS INFORMAÇÕES _x000D_
+PERTINENTES.</t>
+  </si>
+  <si>
+    <t>598</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_35-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A DESISTÊNCIA DA PARTICIPAÇÃO DO MUNICÍPIO NOS _x000D_
+JOGOS ABERTOS DA JUVENTUDE 2026, NA MODALIDADE FUTEBOL DE _x000D_
+CAMPO, SOLICITA INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>599</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_36-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A IMPORTÂNCIA DO REFORÇO ESCOLAR COMO _x000D_
+INSTRUMENTO DE APOIO AO APRENDIZADO DOS ALUNOS DA REDE _x000D_
+MUNICIPAL DE ENSINO, REQUER AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>600</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_37-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE MANUTENÇÃO NA ESTRUTURA DA _x000D_
+EMEF PROFESSOR ENIL BÓRIS DE MORAIS FERREIRA, REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>601</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_38-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE MANUTENÇÃO E CONSERVAÇÃO DE _x000D_
+ÁREA PÚBLICA NO CDHU B REQUER AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>602</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/602/requerimento_39-2026_bruno.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE TRANSPARÊNCIA E FISCALIZAÇÃO _x000D_
+DOS RECURSOS PÚBLICOS DESTINADOS AO CONVÊNIO MIT, REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>610</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/610/requerimento_40-2026_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE ACOMPANHAMENTO E FISCALIZAÇÃO _x000D_
+DA EXECUÇÃO DA EMENDA IMPOSITIVA Nº 003/2025, REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>611</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/611/requerimento_41-2026_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE TRANSPARÊNCIA E FISCALIZAÇÃO DA _x000D_
+APLICAÇÃO DOS RECURSOS PÚBLICOS, REQUER AS INFORMAÇÕES _x000D_
+PERTINENTES</t>
+  </si>
+  <si>
+    <t>612</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/612/requerimento_42-2026_beatriz.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE MELHORIA DA SEGURANÇA E _x000D_
+ORGANIZAÇÃO DO TRÂNSITO NA RUA ROCHA MIRANDA, REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>613</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/613/requerimento_43-2026_fabio.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE FORTALECIMENTO DAS POLÍTICAS _x000D_
+PÚBLICAS VOLTADAS À GERAÇÃO DE EMPREGO, QUALIFICAÇÃO _x000D_
+PROFISSIONAL E DESENVOLVIMENTO ECONÔMICO, REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES</t>
+  </si>
+  <si>
+    <t>614</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/614/requerimento_44-2026_francisco_beatriz_bruno_edmilson_e_fabio.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO AS RECLAMAÇÕES ACERCA DO ACÚMULO DE ÁGUA E DAS _x000D_
+CONDIÇÕES DE TRÁFEGO NA RUA ALAMEDA ARAGUAIA, REQUER AS _x000D_
+INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>615</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_45-2026_francisco_beatriz_bruno_edmilson_e_fabio.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE TRANSPARÊNCIA E FISCALIZAÇÃO _x000D_
+DOS RECURSOS PÚBLICOS, REQUER INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>622</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE FISCALIZAÇÃO E ACOMPANHAMENTO _x000D_
+DAS AÇÕES DESENVOLVIDAS PELO PODER EXECUTIVO EM RELAÇÃO AO _x000D_
+ATENDIMENTO DA POPULAÇÃO, REQUER AS INFORMAÇÕES PERTINENTES.</t>
+  </si>
+  <si>
+    <t>623</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_47-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE ACOMPANHAMENTO E FISCALIZAÇÃO _x000D_
+DOS ATOS E AÇÕES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, REQUER _x000D_
+SEJAM PRESTADAS AS INFORMAÇÕES PERTINENTES</t>
+  </si>
+  <si>
+    <t>624</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/624/requerimento_48-2026_francisco.pdf</t>
+  </si>
+  <si>
+    <t>CONSIDERANDO A NECESSIDADE DE FISCALIZAÇÃO E ACOMPANHAMENTO _x000D_
+DAS AÇÕES DESENVOLVIDAS PELO PODER EXECUTIVO, ESPECIALMENTE _x000D_
+NO QUE SE REFERE AO ABASTECIMENTO E MANUTENÇÃO DOS SERVIÇOS _x000D_
+DE SAÚDE DO MUNICÍPIO, REQUER SEJAM PRESTADAS AS INFORMAÇÕES _x000D_
+PERTINENTES</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/514/mocao_de_pesar_01-2026_junior_e_demais_vereadores_09-02-2026.pdf</t>
   </si>
   <si>
     <t>AOS FAMILIARES DE RODRIGO CARLOS ALEIXO, NASCIDO EM 12 DE ABRIL DE _x000D_
 1984 E FALECIDO EM 19 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/515/mocao_de_pesar_02-2026_bruno_e_demais_vereadores_09-02-2026.pdf</t>
   </si>
   <si>
     <t>AOS FAMILIARES DE VICTOR ALLAN SANTANA FERRAZ, NASCIDO EM 26 DE _x000D_
 AGOSTO DE 1992 E FALECIDO EM 16 DE DEZEMBRO DE 2025.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/580/mocao_03-2026_junior_e_demais_vereadores_22-04-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À SENHORA MARIA EVA PASSARINHO _x000D_
 BUSTAMANTE, PROFESSORA NO MUNICÍPIO DE CAMPINA DO MONTE _x000D_
 ALEGRE-SP, POR SUA TRAJETÓRIA DEDICADA À EDUCAÇÃO E POR OCASIÃO _x000D_
 DE SUA APOSENTADORIA.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/581/mocao_04-2026_junior_e_demais_vereadores_22-04-2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À SENHORA ANA ROSA DOS SANTOS, _x000D_
 PROFESSORA NO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE-SP, POR SUA _x000D_
 TRAJETÓRIA DEDICADA À EDUCAÇÃO E POR OCASIÃO DE SUA _x000D_
+APOSENTADORIA.</t>
+  </si>
+  <si>
+    <t>593</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/593/mocao_05-2026_edmilson_e_demais_vereadores_04-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÃO À SENHORA ELISA ROSALINA DE SIQUEIRA _x000D_
+DANTAS, PROFESSORA NO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE-SP, _x000D_
+POR SUA TRAJETÓRIA DEDICADA À EDUCAÇÃO E POR OCASIÃO DE SUA _x000D_
 APOSENTADORIA.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/491/plo_01-2026.pdf</t>
   </si>
   <si>
     <t>2ª VOTAÇÃO “PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO _x000D_
 DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$ _x000D_
 1.236.512,00, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>492</t>
@@ -1047,200 +1505,366 @@
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/536/projeto_de_lei_ordinaria_no_21-2026.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI ORDINÁRIA Nº 1097, DE JANEIRO DE 2026, PARA ACRESCENTAR _x000D_
 NOVA MATRICULA IMOBILIÁRIA ENTRE OS IMÓVEIS DESAFETADOS, E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/537/projeto_de_lei_ordinaria_no_22-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI Nº 536/2011, QUE DISPÕE SOBRE A_x000D_
 REFORMA ADMINISTRATIVA ORGANIZACIONAL E DE PESSOAL DA_x000D_
 PREFEITURA MUNICIPAL DE CAMPINA DO MONTE ALEGRE, CRIA_x000D_
 SECRETARIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/542/projeto_de_lei_ordinaria_no_23-2026_-_mesa_diretora.pdf</t>
-[...5 lines deleted...]
-226/2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/542/projeto_de_lei_ordinaria_no_23-2026_mesa_diretora.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE O CÔMPUTO DE TEMPO DE SERVIÇO E O PAGAMENTO_x000D_
+RETROATIVO DE VANTAGENS FUNCIONAIS AOS SERVIDORES PÚBLICOS DO_x000D_
+PODER LEGISLATIVO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, NOS_x000D_
+TERMOS DA LEI COMPLEMENTAR Nº 226, DE 12 DE JANEIRO DE 2026, E DÁ_x000D_
+OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/555/projeto_de_lei_ordinaria_no_24-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO NA LEI Nº 536/2011, QUE DISPÕE SOBRE A _x000D_
 REFORMA ADMINISTRATIVA ORGANIZACIONAL E DE PESSOAL DA _x000D_
 PREFEITURA MUNICIPAL DE CAMPINA DO MONTE ALEGRE, CRIA _x000D_
 SECRETARIAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/554/projeto_de_lei_ordinaria_no_26-2026.pdf</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/556/projeto_de_lei_ordinaria_no_27-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº596 DE 24 DE JULHO DE _x000D_
 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>557</t>
-  </si>
-[...1 lines deleted...]
-    <t>28</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/557/projeto_de_lei_ordinaria_no_28-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE CUIDADOR SOCIAL NO QUADRO _x000D_
 GERAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPINA DO MONTE _x000D_
 ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/566/projeto_de_lei_ordinaria_no_29-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI A CONCESSÃO DE BENEFÍCIO EVENTUAL DE AUXÍLIO ALUGUEL _x000D_
 NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_ordinaria_no_30-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE COORDENADOR SOCIAL NO _x000D_
 QUADRO GERAL DE SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPINA DO _x000D_
 MONTE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>582</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/582/projeto_de_lei_ordinaria_no_31-2026_ldo.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E_x000D_
+EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CAMPINA DO MONTE_x000D_
+ALEGRE PARA O EXERCÍCIO DE 2027, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>583</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_ordinaria_no_32-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A EXPLORAÇÃO DA ATIVIDADE ECONÔMICA DE LOCAÇÃO E _x000D_
+TRANSPORTE TURÍSTICO DE PASSAGEIROS EM VEÍCULOS DO TIPO _x000D_
+QUADRICICLO OFF-ROAD, SOB REGIME DE AUTORIZAÇÃO _x000D_
+ADMINISTRATIVA NO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E DÁ _x000D_
+OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>584</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/584/projeto_de_lei_ordinaria_no_33-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
+CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
+ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$_x000D_
+500.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>585</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/585/projeto_de_lei_ordinaria_no_34-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE _x000D_
+CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
+ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$ _x000D_
+100.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>605</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/605/projeto_de_lei_ordinaria_no_35-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE _x000D_
+CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
+ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$ _x000D_
+220.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>606</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/606/projeto_de_lei_ordinaria_no_36-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE _x000D_
+CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
+ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$ _x000D_
+530.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>609</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/609/projeto_de_lei_ordinaria_no_37-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULARIZAÇÃO FUNDIÁRIA DO NÚCLEO URBANO _x000D_
+DENOMINADO VILA GOMES NO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>620</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/620/projeto_de_lei_ordinaria_no_38-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 697, DE 18 DE OUTUBRO DE 2017, E DÁ OUTRAS _x000D_
+PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>621</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/621/projeto_de_lei_ordinaria_no_39-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA _x000D_
+MULHER DE CAMPINA DO MONTE ALEGRE - CMDM, INSTITUI O FUNDO _x000D_
+MUNICIPAL DOS DIREITOS DA MULHER – FMDM.</t>
+  </si>
+  <si>
+    <t>625</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/625/projeto_de_lei_ordinaria_no_40-2026.pdf</t>
+  </si>
+  <si>
+    <t>"RETIRADO DE PAUTA" PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE _x000D_
+CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
+ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$ _x000D_
+20.225,49 E DÁ OUTRAS.</t>
+  </si>
+  <si>
+    <t>626</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/626/projeto_de_lei_ordinaria_no_41-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 536, DE 27 DE _x000D_
+DEZEMBRO DE 2011, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>627</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/627/projeto_de_lei_ordinaria_no_42-2026.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE _x000D_
+CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
+ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2026 NO VALOR DE R$ _x000D_
+135.381,12, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>628</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/628/projeto_de_lei_ordinaria_no_43-2026.pdf</t>
+  </si>
+  <si>
     <t>552</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/552/projeto_de_decreto_legislativo_no_01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE _x000D_
 CAMPINA DO MONTE ALEGRE RELATIVAS AO EXERCÍCIO FINANCEIRO E _x000D_
 ORÇAMENTÁRIO DE 2023.</t>
   </si>
   <si>
+    <t>604</t>
+  </si>
+  <si>
+    <t>EME</t>
+  </si>
+  <si>
+    <t>EMENDA</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/604/proposta_de_emenda_a_lei_organica_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA OS PARÁGRAFOS 8º, 10 e 17 DO ARTIGO 169 DA LEI ORGÂNICA DO _x000D_
+MUNICÍPIO DE CAMPINA DO MONTE ALEGRE.</t>
+  </si>
+  <si>
+    <t>607</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/607/proposta_de_emenda_a_lei_organica_02_2026._1.pdf</t>
+  </si>
+  <si>
+    <t>REVOGA OS INCISOS I AO IV DO § 11 E ALTERA A REDAÇÃO DO CAPUT DO § _x000D_
+11 DO ARTIGO 169 DA LEI ORGÂNICA DO MUNICÍPIO DE CAMPINA DO MONTE _x000D_
+ALEGRE.</t>
+  </si>
+  <si>
     <t>523</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/523/projeto_de_resolucao_01-2026.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A MUDANÇA DE ENDEREÇO E LOCALIZAÇÃO DA SEDE DO _x000D_
 PODER LEGISLATIVO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/534/projeto_de_resolucao_02-26_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A DATA DA REALIZAÇÃO DA SESSÃO ORDINÁRIA DO DIA 09 DE _x000D_
 JANEIRO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>608</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/608/projeto_de_resolucao_03-2026_emenda_impositiva.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A REDAÇÃO DO ARTIGO 272-A, 272-B, DO CAPUT DO ARTIGO 272-C E _x000D_
+DO ARTIGO 272-D E ACRESCENTA OS §§ 1º AO 12 AO ARTIGO 272-C E OS _x000D_
+ARTIGOS 272-E E 272-F À RESOLUÇÃO Nº 30, DE 17 DE SETEMBRO DE 2007, QUE _x000D_
+INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMPINA DO _x000D_
+MONTE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
     <t>546</t>
   </si>
   <si>
     <t>EM.AD</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
-  </si>
-[...1 lines deleted...]
-    <t>CAIO</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/546/projeto_de_emenda_aditiva_01_plo_17-2026.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO ARTIGO 1º DO PROJETO DE LEI Nº 17/2026, _x000D_
 QUE FIXA O VALOR DA TARIFA PARA UTILIZAÇÃO DO CENTRO DE _x000D_
 CONVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>548</t>
-  </si>
-[...1 lines deleted...]
-    <t>EDMILSON</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/548/projeto_de_emenda_aditiva_02_plo_17-2026.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS AO ARTIGO 2º DO PROJETO DE LEI Nº 17/2026, _x000D_
 QUE FIXA O VALOR DA TARIFA PARA UTILIZAÇÃO DO CENTRO DE _x000D_
 CONVENÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/549/projeto_de_emenda_aditiva_03_plo_17-2026.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 3º AO PROJETO DE LEI Nº 17/2026, QUE FIXA O _x000D_
 VALOR DA TARIFA PARA UTILIZAÇÃO DO CENTRO DE CONVENÇÕES E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>EM.MD</t>
@@ -1275,54 +1899,66 @@
   </si>
   <si>
     <t>DOCUMENTOS TRIBUNAL DE CONTAS</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/497/arquivo9149009.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS. PREFEITURA. ATENDIMENTO AOS LIMITES_x000D_
 CONSTITUCIONAIS E LEGAIS DE DESPESA. DÉFICIT ORÇAMENTÁRIO_x000D_
 PARCIALMENTE COMPENSADO POR SUPERÁVIT FINANCEIRO DO_x000D_
 EXERCÍCIO ANTERIOR. TOLERÂNCIA. MELHORIAS PONTUAIS NO IEGM._x000D_
 MÉDIA GERAL C+. EVOLUÇÃO. DEMAIS FALHAS NÃO COMPROMETEM._x000D_
 FAVORÁVEL. RESSALVAS. ALERTA. ADVERTÊNCIA. RECOMENDAÇÕES</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/498/arquivo9214997.pdf</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>http://sapl.campinadomontealegre.sp.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>Ementa TC-004209.989.23-5</t>
+  </si>
+  <si>
+    <t>619</t>
+  </si>
+  <si>
+    <t>OFC</t>
+  </si>
+  <si>
+    <t>OFÍCIOS</t>
+  </si>
+  <si>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/619/whatsapp_image_2026-06-01_at_11.08.16.pdf</t>
+  </si>
+  <si>
+    <t>OFÍCIO CAIXA ECONÔMICA FEDERAL</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer da Comissão</t>
   </si>
   <si>
     <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/551/parecer_da_comissao_tfo_contas_2023_thiago_ricardo_ferreira.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE TRIBUTACÃO,FINANÇAS E ORCAMENTO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1641,69 +2277,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/500/indicacao_01-2026_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_02-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_03-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_04-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_05-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_06-2026_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/541/indicacao_07-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_08-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_09-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_10-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_11-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_12-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_13-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_14-2026_beatriz_vauverde.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/571/indicacao_15-2026_beatriz_e_francisco.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_16-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/573/indicacao_17-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/574/indicacao_18-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/577/indicacao_19-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_20-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_21-2026_fabio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/499/requerimento_01-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/508/requerimento_02-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/509/requerimento_03-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/510/requerimento_04-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/516/requerimento_05-2026_beatriz_bruno_e_edmilson.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/517/requerimento_06-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/518/requerimento_07-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/519/requerimento_08-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/520/requerimento_11-2026_bruno_e_beatriz.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/524/requerimento_12-2026_bruno_e_vereadores_ok.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/526/requerimento_13-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/527/requerimento_14-2026_francisco_e_fabio..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/528/requerimento_15-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/538/requerimento_16-2026_junior_e_fabio..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/539/requerimento_17-2026_junior_e_fabio..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/540/requerimento_18-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/543/requerimento_19-2026_francisco_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/544/requerimento_20-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/558/requerimento_21-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_22-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/567/requerimento_23-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/568/requerimento_24-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/569/requerimento_25-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/576/requerimento_26-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/514/mocao_de_pesar_01-2026_junior_e_demais_vereadores_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/515/mocao_de_pesar_02-2026_bruno_e_demais_vereadores_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/580/mocao_03-2026_junior_e_demais_vereadores_22-04-2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/581/mocao_04-2026_junior_e_demais_vereadores_22-04-2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/491/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/492/plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/493/plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/494/plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/495/plo_05-2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/496/plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/502/plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/503/plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/504/plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/505/pl_10-2026_rev_geral_anual_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/506/projeto_de_lei_ordinaria_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/507/pl_12-2026_rev_geral_anual_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/522/projeto_de_lei_ordinaria_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/525/projeto_de_lei_ordinaria_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/529/projeto_de_lei_ordinaria_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/530/projeto_de_lei_ordinaria_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/531/projeto_de_lei_ordinaria_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/532/projeto_de_lei_ordinaria_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/533/projeto_de_lei_ordinaria_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/535/projeto_de_lei_odinaria_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/536/projeto_de_lei_ordinaria_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/537/projeto_de_lei_ordinaria_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/542/projeto_de_lei_ordinaria_no_23-2026_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/555/projeto_de_lei_ordinaria_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/554/projeto_de_lei_ordinaria_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/556/projeto_de_lei_ordinaria_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/557/projeto_de_lei_ordinaria_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/566/projeto_de_lei_ordinaria_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_ordinaria_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/552/projeto_de_decreto_legislativo_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/523/projeto_de_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/534/projeto_de_resolucao_02-26_2.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/546/projeto_de_emenda_aditiva_01_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/548/projeto_de_emenda_aditiva_02_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/549/projeto_de_emenda_aditiva_03_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/545/projeto_de_emenda_modificativa_01_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/547/projeto_de_emenda_modificativa_02_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/497/arquivo9149009.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/498/arquivo9214997.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/551/parecer_da_comissao_tfo_contas_2023_thiago_ricardo_ferreira.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/500/indicacao_01-2026_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/501/indicacao_02-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/511/indicacao_03-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/512/indicacao_04-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/513/indicacao_05-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/521/indicacao_06-2026_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/541/indicacao_07-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/560/indicacao_08-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/561/indicacao_09-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/562/indicacao_10-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/563/indicacao_11-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/564/indicacao_12-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/565/indicacao_13-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/570/indicacao_14-2026_beatriz_vauverde.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/571/indicacao_15-2026_beatriz_e_francisco.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/572/indicacao_16-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/573/indicacao_17-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/574/indicacao_18-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/577/indicacao_19-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/578/indicacao_20-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/579/indicacao_21-2026_fabio.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/590/indicacao_22-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/591/indicacao_23-2026_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/592/indicacao_24-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/603/indicacao_25-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/616/indicacao_26-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/617/indicacao_27-2026_fabio.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/618/indicacao_28-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/629/indicacao_29-2026_caio.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/630/indicacao_30-2026_beatriz_e_diva.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/631/indicacao_31-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/632/indicacao_32-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/499/requerimento_01-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/508/requerimento_02-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/509/requerimento_03-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/510/requerimento_04-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/516/requerimento_05-2026_beatriz_bruno_e_edmilson.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/517/requerimento_06-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/518/requerimento_07-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/519/requerimento_08-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/520/requerimento_11-2026_bruno_e_beatriz.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/524/requerimento_12-2026_bruno_e_vereadores_ok.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/526/requerimento_13-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/527/requerimento_14-2026_francisco_e_fabio..pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/528/requerimento_15-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/538/requerimento_16-2026_junior_e_fabio..pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/539/requerimento_17-2026_junior_e_fabio..pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/540/requerimento_18-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/543/requerimento_19-2026_francisco_e_vereadores.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/544/requerimento_20-2026_junior.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/558/requerimento_21-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/559/requerimento_22-2026_diva.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/567/requerimento_23-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/568/requerimento_24-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/569/requerimento_25-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/576/requerimento_26-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/586/requerimento_27-2026_edmilson_11-05-2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/587/requerimento_28-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/588/requerimento_29-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/589/requerimento_30-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/594/requerimento_31-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/595/requerimento_32-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/596/requerimento_33-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/597/requerimento_34-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/598/requerimento_35-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/599/requerimento_36-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/600/requerimento_37-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/601/requerimento_38-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/602/requerimento_39-2026_bruno.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/610/requerimento_40-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/611/requerimento_41-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/612/requerimento_42-2026_beatriz.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/613/requerimento_43-2026_fabio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/614/requerimento_44-2026_francisco_beatriz_bruno_edmilson_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/615/requerimento_45-2026_francisco_beatriz_bruno_edmilson_e_fabio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/623/requerimento_47-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/624/requerimento_48-2026_francisco.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/514/mocao_de_pesar_01-2026_junior_e_demais_vereadores_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/515/mocao_de_pesar_02-2026_bruno_e_demais_vereadores_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/580/mocao_03-2026_junior_e_demais_vereadores_22-04-2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/581/mocao_04-2026_junior_e_demais_vereadores_22-04-2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/593/mocao_05-2026_edmilson_e_demais_vereadores_04-05-2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/491/plo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/492/plo_02-2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/493/plo_03-2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/494/plo_04-2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/495/plo_05-2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/496/plo_06-2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/502/plo_07-2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/503/plo_08-2026.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/504/plo_09-2026.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/505/pl_10-2026_rev_geral_anual_servidores_legislativo.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/506/projeto_de_lei_ordinaria_no_11-2026.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/507/pl_12-2026_rev_geral_anual_dos_agentes_politicos.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/522/projeto_de_lei_ordinaria_no_13-2026.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/525/projeto_de_lei_ordinaria_no_14-2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/529/projeto_de_lei_ordinaria_no_15-2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/530/projeto_de_lei_ordinaria_no_16-2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/531/projeto_de_lei_ordinaria_no_17-2026.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/532/projeto_de_lei_ordinaria_no_18-2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/533/projeto_de_lei_ordinaria_no_19-2026.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/535/projeto_de_lei_odinaria_no_20-2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/536/projeto_de_lei_ordinaria_no_21-2026.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/537/projeto_de_lei_ordinaria_no_22-2026.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/542/projeto_de_lei_ordinaria_no_23-2026_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/555/projeto_de_lei_ordinaria_no_24-2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/554/projeto_de_lei_ordinaria_no_26-2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/556/projeto_de_lei_ordinaria_no_27-2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/557/projeto_de_lei_ordinaria_no_28-2026.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/566/projeto_de_lei_ordinaria_no_29-2026.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/575/projeto_de_lei_ordinaria_no_30-2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/582/projeto_de_lei_ordinaria_no_31-2026_ldo.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/583/projeto_de_lei_ordinaria_no_32-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/584/projeto_de_lei_ordinaria_no_33-2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/585/projeto_de_lei_ordinaria_no_34-2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/605/projeto_de_lei_ordinaria_no_35-2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/606/projeto_de_lei_ordinaria_no_36-2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/609/projeto_de_lei_ordinaria_no_37-2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/620/projeto_de_lei_ordinaria_no_38-2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/621/projeto_de_lei_ordinaria_no_39-2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/625/projeto_de_lei_ordinaria_no_40-2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/626/projeto_de_lei_ordinaria_no_41-2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/627/projeto_de_lei_ordinaria_no_42-2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/628/projeto_de_lei_ordinaria_no_43-2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/552/projeto_de_decreto_legislativo_no_01-2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/604/proposta_de_emenda_a_lei_organica_01-2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/607/proposta_de_emenda_a_lei_organica_02_2026._1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/523/projeto_de_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/534/projeto_de_resolucao_02-26_2.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/608/projeto_de_resolucao_03-2026_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/546/projeto_de_emenda_aditiva_01_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/548/projeto_de_emenda_aditiva_02_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/549/projeto_de_emenda_aditiva_03_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/545/projeto_de_emenda_modificativa_01_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/547/projeto_de_emenda_modificativa_02_plo_17-2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/497/arquivo9149009.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/498/arquivo9214997.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/619/whatsapp_image_2026-06-01_at_11.08.16.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2026/551/parecer_da_comissao_tfo_contas_2023_thiago_ricardo_ferreira.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H91"/>
+  <dimension ref="A1:H142"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="147.5703125" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="124.28515625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="206.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -2242,1804 +2878,3115 @@
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H22" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>101</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="D23" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="F23" t="s">
-[...2 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>106</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>107</v>
       </c>
       <c r="H24" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>109</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>22</v>
+        <v>110</v>
       </c>
       <c r="D25" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>78</v>
+        <v>33</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H25" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>27</v>
+        <v>114</v>
       </c>
       <c r="D26" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>78</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="H26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>32</v>
+        <v>118</v>
       </c>
       <c r="D27" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="H27" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>37</v>
+        <v>122</v>
       </c>
       <c r="D28" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="H28" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>41</v>
+        <v>126</v>
       </c>
       <c r="D29" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>122</v>
+        <v>128</v>
       </c>
       <c r="H29" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>45</v>
+        <v>131</v>
       </c>
       <c r="D30" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>78</v>
+        <v>127</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>125</v>
+        <v>132</v>
       </c>
       <c r="H30" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="D31" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>28</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="H31" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>61</v>
+        <v>139</v>
       </c>
       <c r="D32" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>23</v>
+        <v>78</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>131</v>
+        <v>140</v>
       </c>
       <c r="H32" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>65</v>
+        <v>143</v>
       </c>
       <c r="D33" t="s">
-        <v>102</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>144</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>69</v>
+        <v>10</v>
       </c>
       <c r="D34" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E34" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F34" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>137</v>
+        <v>149</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>73</v>
+        <v>17</v>
       </c>
       <c r="D35" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E35" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F35" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="H35" t="s">
-        <v>141</v>
+        <v>153</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>154</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>77</v>
+        <v>22</v>
       </c>
       <c r="D36" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E36" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F36" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>143</v>
+        <v>155</v>
       </c>
       <c r="H36" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>145</v>
+        <v>157</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="D37" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E37" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F37" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>146</v>
+        <v>158</v>
       </c>
       <c r="H37" t="s">
-        <v>147</v>
+        <v>159</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>160</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>32</v>
+      </c>
+      <c r="D38" t="s">
+        <v>147</v>
+      </c>
+      <c r="E38" t="s">
         <v>148</v>
       </c>
-      <c r="B38" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F38" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>149</v>
+        <v>161</v>
       </c>
       <c r="H38" t="s">
-        <v>150</v>
+        <v>162</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>151</v>
+        <v>163</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>90</v>
+        <v>37</v>
       </c>
       <c r="D39" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E39" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F39" t="s">
-        <v>78</v>
+        <v>28</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="H39" t="s">
-        <v>153</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>154</v>
+        <v>166</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>94</v>
+        <v>41</v>
       </c>
       <c r="D40" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E40" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F40" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>155</v>
+        <v>167</v>
       </c>
       <c r="H40" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>157</v>
+        <v>169</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>98</v>
+        <v>45</v>
       </c>
       <c r="D41" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E41" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F41" t="s">
         <v>78</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>158</v>
+        <v>170</v>
       </c>
       <c r="H41" t="s">
-        <v>159</v>
+        <v>171</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>160</v>
+        <v>172</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>161</v>
+        <v>57</v>
       </c>
       <c r="D42" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E42" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F42" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>162</v>
+        <v>173</v>
       </c>
       <c r="H42" t="s">
-        <v>163</v>
+        <v>174</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>164</v>
+        <v>175</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>165</v>
+        <v>61</v>
       </c>
       <c r="D43" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E43" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F43" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>166</v>
+        <v>176</v>
       </c>
       <c r="H43" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>169</v>
+        <v>65</v>
       </c>
       <c r="D44" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E44" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F44" t="s">
-        <v>78</v>
+        <v>23</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>170</v>
+        <v>179</v>
       </c>
       <c r="H44" t="s">
-        <v>171</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>172</v>
+        <v>181</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>173</v>
+        <v>69</v>
       </c>
       <c r="D45" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E45" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F45" t="s">
         <v>78</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>174</v>
+        <v>182</v>
       </c>
       <c r="H45" t="s">
-        <v>175</v>
+        <v>183</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>177</v>
+        <v>73</v>
       </c>
       <c r="D46" t="s">
-        <v>102</v>
+        <v>147</v>
       </c>
       <c r="E46" t="s">
-        <v>103</v>
+        <v>148</v>
       </c>
       <c r="F46" t="s">
-        <v>78</v>
+        <v>18</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>178</v>
+        <v>185</v>
       </c>
       <c r="H46" t="s">
-        <v>179</v>
+        <v>186</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>180</v>
+        <v>187</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>10</v>
+        <v>77</v>
       </c>
       <c r="D47" t="s">
-        <v>181</v>
+        <v>147</v>
       </c>
       <c r="E47" t="s">
-        <v>182</v>
+        <v>148</v>
       </c>
       <c r="F47" t="s">
         <v>33</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="H47" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>17</v>
+        <v>82</v>
       </c>
       <c r="D48" t="s">
-        <v>181</v>
+        <v>147</v>
       </c>
       <c r="E48" t="s">
-        <v>182</v>
+        <v>148</v>
       </c>
       <c r="F48" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="H48" t="s">
-        <v>187</v>
+        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>188</v>
+        <v>193</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>22</v>
+        <v>86</v>
       </c>
       <c r="D49" t="s">
-        <v>181</v>
+        <v>147</v>
       </c>
       <c r="E49" t="s">
-        <v>182</v>
+        <v>148</v>
       </c>
       <c r="F49" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>189</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>191</v>
+        <v>196</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>27</v>
+        <v>90</v>
       </c>
       <c r="D50" t="s">
-        <v>181</v>
+        <v>147</v>
       </c>
       <c r="E50" t="s">
-        <v>182</v>
+        <v>148</v>
       </c>
       <c r="F50" t="s">
-        <v>33</v>
+        <v>78</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>192</v>
+        <v>197</v>
       </c>
       <c r="H50" t="s">
-        <v>193</v>
+        <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>194</v>
+        <v>199</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D51" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E51" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F51" t="s">
-        <v>197</v>
+        <v>33</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="H51" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>17</v>
+        <v>98</v>
       </c>
       <c r="D52" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E52" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F52" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="H52" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>22</v>
+        <v>102</v>
       </c>
       <c r="D53" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E53" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F53" t="s">
-        <v>197</v>
+        <v>18</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="H53" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>27</v>
+        <v>106</v>
       </c>
       <c r="D54" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E54" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F54" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="H54" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>32</v>
+        <v>110</v>
       </c>
       <c r="D55" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E55" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F55" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="H55" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>37</v>
+        <v>114</v>
       </c>
       <c r="D56" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E56" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F56" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="H56" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>41</v>
+        <v>118</v>
       </c>
       <c r="D57" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E57" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F57" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="H57" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>45</v>
+        <v>122</v>
       </c>
       <c r="D58" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E58" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F58" t="s">
-        <v>197</v>
+        <v>221</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>219</v>
+        <v>222</v>
       </c>
       <c r="H58" t="s">
-        <v>220</v>
+        <v>223</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>221</v>
+        <v>224</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>49</v>
+        <v>126</v>
       </c>
       <c r="D59" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E59" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F59" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>222</v>
+        <v>225</v>
       </c>
       <c r="H59" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>224</v>
+        <v>227</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>53</v>
+        <v>131</v>
       </c>
       <c r="D60" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E60" t="s">
-        <v>196</v>
+        <v>148</v>
+      </c>
+      <c r="F60" t="s">
+        <v>23</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>225</v>
+        <v>228</v>
       </c>
       <c r="H60" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>57</v>
+        <v>135</v>
       </c>
       <c r="D61" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E61" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F61" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>228</v>
+        <v>231</v>
       </c>
       <c r="H61" t="s">
-        <v>229</v>
+        <v>232</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>230</v>
+        <v>233</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>61</v>
+        <v>139</v>
       </c>
       <c r="D62" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E62" t="s">
-        <v>196</v>
+        <v>148</v>
+      </c>
+      <c r="F62" t="s">
+        <v>78</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>231</v>
+        <v>234</v>
       </c>
       <c r="H62" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>65</v>
+        <v>143</v>
       </c>
       <c r="D63" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E63" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F63" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="H63" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>69</v>
+        <v>240</v>
       </c>
       <c r="D64" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E64" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F64" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="H64" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>73</v>
+        <v>244</v>
       </c>
       <c r="D65" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E65" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F65" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>240</v>
+        <v>245</v>
       </c>
       <c r="H65" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>77</v>
+        <v>248</v>
       </c>
       <c r="D66" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E66" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F66" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="H66" t="s">
-        <v>244</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>245</v>
+        <v>251</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>82</v>
+        <v>252</v>
       </c>
       <c r="D67" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E67" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F67" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>246</v>
+        <v>253</v>
       </c>
       <c r="H67" t="s">
-        <v>247</v>
+        <v>254</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>248</v>
+        <v>255</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>86</v>
+        <v>256</v>
       </c>
       <c r="D68" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E68" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F68" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
       <c r="H68" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>90</v>
+        <v>260</v>
       </c>
       <c r="D69" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E69" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F69" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>252</v>
+        <v>261</v>
       </c>
       <c r="H69" t="s">
-        <v>253</v>
+        <v>262</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>254</v>
+        <v>263</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>94</v>
+        <v>264</v>
       </c>
       <c r="D70" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E70" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F70" t="s">
-        <v>197</v>
+        <v>23</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>255</v>
+        <v>265</v>
       </c>
       <c r="H70" t="s">
-        <v>256</v>
+        <v>266</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>257</v>
+        <v>267</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>98</v>
+        <v>268</v>
       </c>
       <c r="D71" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E71" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F71" t="s">
-        <v>197</v>
+        <v>28</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>258</v>
+        <v>269</v>
       </c>
       <c r="H71" t="s">
-        <v>259</v>
+        <v>270</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>260</v>
+        <v>271</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>161</v>
+        <v>272</v>
       </c>
       <c r="D72" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E72" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F72" t="s">
-        <v>197</v>
+        <v>28</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>261</v>
+        <v>273</v>
       </c>
       <c r="H72" t="s">
-        <v>262</v>
+        <v>274</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>263</v>
+        <v>275</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>165</v>
+        <v>276</v>
       </c>
       <c r="D73" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E73" t="s">
-        <v>196</v>
+        <v>148</v>
+      </c>
+      <c r="F73" t="s">
+        <v>28</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>264</v>
+        <v>277</v>
       </c>
       <c r="H73" t="s">
-        <v>265</v>
+        <v>278</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>169</v>
+        <v>280</v>
       </c>
       <c r="D74" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E74" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F74" t="s">
-        <v>197</v>
+        <v>13</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>267</v>
+        <v>281</v>
       </c>
       <c r="H74" t="s">
-        <v>268</v>
+        <v>282</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>269</v>
+        <v>283</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>177</v>
+        <v>284</v>
       </c>
       <c r="D75" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E75" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F75" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>270</v>
+        <v>285</v>
       </c>
       <c r="H75" t="s">
-        <v>268</v>
+        <v>286</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>271</v>
+        <v>287</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>272</v>
+        <v>288</v>
       </c>
       <c r="D76" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E76" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F76" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>273</v>
+        <v>289</v>
       </c>
       <c r="H76" t="s">
-        <v>274</v>
+        <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>275</v>
+        <v>291</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>276</v>
+        <v>292</v>
       </c>
       <c r="D77" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E77" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F77" t="s">
-        <v>197</v>
+        <v>13</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>277</v>
+        <v>293</v>
       </c>
       <c r="H77" t="s">
-        <v>278</v>
+        <v>294</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>279</v>
+        <v>295</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="D78" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E78" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F78" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>281</v>
+        <v>297</v>
       </c>
       <c r="H78" t="s">
-        <v>282</v>
+        <v>298</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>283</v>
+        <v>299</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>284</v>
+        <v>300</v>
       </c>
       <c r="D79" t="s">
-        <v>195</v>
+        <v>147</v>
       </c>
       <c r="E79" t="s">
-        <v>196</v>
+        <v>148</v>
       </c>
       <c r="F79" t="s">
-        <v>197</v>
+        <v>78</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>285</v>
+        <v>301</v>
       </c>
       <c r="H79" t="s">
-        <v>286</v>
+        <v>302</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>287</v>
+        <v>303</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>10</v>
       </c>
       <c r="D80" t="s">
-        <v>288</v>
+        <v>304</v>
       </c>
       <c r="E80" t="s">
-        <v>289</v>
+        <v>305</v>
+      </c>
+      <c r="F80" t="s">
+        <v>33</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>290</v>
+        <v>306</v>
       </c>
       <c r="H80" t="s">
-        <v>291</v>
+        <v>307</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>292</v>
+        <v>308</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D81" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="E81" t="s">
-        <v>294</v>
+        <v>305</v>
+      </c>
+      <c r="F81" t="s">
+        <v>23</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="H81" t="s">
-        <v>296</v>
+        <v>310</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>297</v>
+        <v>311</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D82" t="s">
-        <v>293</v>
+        <v>304</v>
       </c>
       <c r="E82" t="s">
-        <v>294</v>
+        <v>305</v>
+      </c>
+      <c r="F82" t="s">
+        <v>33</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>298</v>
+        <v>312</v>
       </c>
       <c r="H82" t="s">
-        <v>299</v>
+        <v>313</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>300</v>
+        <v>314</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>10</v>
+        <v>27</v>
       </c>
       <c r="D83" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E83" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F83" t="s">
-        <v>303</v>
+        <v>33</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>304</v>
+        <v>315</v>
       </c>
       <c r="H83" t="s">
-        <v>305</v>
+        <v>316</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>306</v>
+        <v>317</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D84" t="s">
-        <v>301</v>
+        <v>304</v>
       </c>
       <c r="E84" t="s">
-        <v>302</v>
+        <v>305</v>
       </c>
       <c r="F84" t="s">
-        <v>307</v>
+        <v>221</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>308</v>
+        <v>318</v>
       </c>
       <c r="H84" t="s">
-        <v>309</v>
+        <v>319</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>310</v>
+        <v>320</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="D85" t="s">
-        <v>301</v>
+        <v>321</v>
       </c>
       <c r="E85" t="s">
-        <v>302</v>
+        <v>322</v>
       </c>
       <c r="F85" t="s">
-        <v>33</v>
+        <v>323</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>311</v>
+        <v>324</v>
       </c>
       <c r="H85" t="s">
-        <v>312</v>
+        <v>325</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>313</v>
+        <v>326</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D86" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="E86" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="F86" t="s">
-        <v>303</v>
+        <v>323</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>316</v>
+        <v>327</v>
       </c>
       <c r="H86" t="s">
-        <v>317</v>
+        <v>328</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>318</v>
+        <v>329</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D87" t="s">
-        <v>314</v>
+        <v>321</v>
       </c>
       <c r="E87" t="s">
-        <v>315</v>
+        <v>322</v>
       </c>
       <c r="F87" t="s">
-        <v>307</v>
+        <v>323</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>319</v>
+        <v>330</v>
       </c>
       <c r="H87" t="s">
-        <v>320</v>
+        <v>331</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
+        <v>332</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>27</v>
+      </c>
+      <c r="D88" t="s">
         <v>321</v>
       </c>
-      <c r="B88" t="s">
-[...5 lines deleted...]
-      <c r="D88" t="s">
+      <c r="E88" t="s">
         <v>322</v>
       </c>
-      <c r="E88" t="s">
+      <c r="F88" t="s">
         <v>323</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>324</v>
+        <v>333</v>
       </c>
       <c r="H88" t="s">
-        <v>325</v>
+        <v>334</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>326</v>
+        <v>335</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="D89" t="s">
+        <v>321</v>
+      </c>
+      <c r="E89" t="s">
         <v>322</v>
       </c>
-      <c r="E89" t="s">
+      <c r="F89" t="s">
         <v>323</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>327</v>
+        <v>336</v>
       </c>
       <c r="H89" t="s">
-        <v>325</v>
+        <v>337</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>328</v>
+        <v>338</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D90" t="s">
+        <v>321</v>
+      </c>
+      <c r="E90" t="s">
         <v>322</v>
       </c>
-      <c r="E90" t="s">
+      <c r="F90" t="s">
         <v>323</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>329</v>
+        <v>339</v>
       </c>
       <c r="H90" t="s">
-        <v>330</v>
+        <v>340</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>331</v>
+        <v>341</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
+        <v>41</v>
+      </c>
+      <c r="D91" t="s">
+        <v>321</v>
+      </c>
+      <c r="E91" t="s">
+        <v>322</v>
+      </c>
+      <c r="F91" t="s">
+        <v>323</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>342</v>
+      </c>
+      <c r="H91" t="s">
+        <v>343</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>344</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>45</v>
+      </c>
+      <c r="D92" t="s">
+        <v>321</v>
+      </c>
+      <c r="E92" t="s">
+        <v>322</v>
+      </c>
+      <c r="F92" t="s">
+        <v>323</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H92" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>347</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>49</v>
+      </c>
+      <c r="D93" t="s">
+        <v>321</v>
+      </c>
+      <c r="E93" t="s">
+        <v>322</v>
+      </c>
+      <c r="F93" t="s">
+        <v>323</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>348</v>
+      </c>
+      <c r="H93" t="s">
+        <v>349</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>350</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>53</v>
+      </c>
+      <c r="D94" t="s">
+        <v>321</v>
+      </c>
+      <c r="E94" t="s">
+        <v>322</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H94" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>353</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>57</v>
+      </c>
+      <c r="D95" t="s">
+        <v>321</v>
+      </c>
+      <c r="E95" t="s">
+        <v>322</v>
+      </c>
+      <c r="F95" t="s">
+        <v>323</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>354</v>
+      </c>
+      <c r="H95" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>356</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>61</v>
+      </c>
+      <c r="D96" t="s">
+        <v>321</v>
+      </c>
+      <c r="E96" t="s">
+        <v>322</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H96" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>359</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>65</v>
+      </c>
+      <c r="D97" t="s">
+        <v>321</v>
+      </c>
+      <c r="E97" t="s">
+        <v>322</v>
+      </c>
+      <c r="F97" t="s">
+        <v>323</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H97" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>362</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>69</v>
+      </c>
+      <c r="D98" t="s">
+        <v>321</v>
+      </c>
+      <c r="E98" t="s">
+        <v>322</v>
+      </c>
+      <c r="F98" t="s">
+        <v>323</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>363</v>
+      </c>
+      <c r="H98" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>365</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>73</v>
+      </c>
+      <c r="D99" t="s">
+        <v>321</v>
+      </c>
+      <c r="E99" t="s">
+        <v>322</v>
+      </c>
+      <c r="F99" t="s">
+        <v>323</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>366</v>
+      </c>
+      <c r="H99" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>368</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>77</v>
+      </c>
+      <c r="D100" t="s">
+        <v>321</v>
+      </c>
+      <c r="E100" t="s">
+        <v>322</v>
+      </c>
+      <c r="F100" t="s">
+        <v>323</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H100" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>371</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>82</v>
+      </c>
+      <c r="D101" t="s">
+        <v>321</v>
+      </c>
+      <c r="E101" t="s">
+        <v>322</v>
+      </c>
+      <c r="F101" t="s">
+        <v>323</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>372</v>
+      </c>
+      <c r="H101" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>374</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>86</v>
+      </c>
+      <c r="D102" t="s">
+        <v>321</v>
+      </c>
+      <c r="E102" t="s">
+        <v>322</v>
+      </c>
+      <c r="F102" t="s">
+        <v>323</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H102" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>377</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>90</v>
+      </c>
+      <c r="D103" t="s">
+        <v>321</v>
+      </c>
+      <c r="E103" t="s">
+        <v>322</v>
+      </c>
+      <c r="F103" t="s">
+        <v>323</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>378</v>
+      </c>
+      <c r="H103" t="s">
+        <v>379</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>380</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>94</v>
+      </c>
+      <c r="D104" t="s">
+        <v>321</v>
+      </c>
+      <c r="E104" t="s">
+        <v>322</v>
+      </c>
+      <c r="F104" t="s">
+        <v>323</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H104" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>383</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>98</v>
+      </c>
+      <c r="D105" t="s">
+        <v>321</v>
+      </c>
+      <c r="E105" t="s">
+        <v>322</v>
+      </c>
+      <c r="F105" t="s">
+        <v>323</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>384</v>
+      </c>
+      <c r="H105" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>386</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>102</v>
+      </c>
+      <c r="D106" t="s">
+        <v>321</v>
+      </c>
+      <c r="E106" t="s">
+        <v>322</v>
+      </c>
+      <c r="F106" t="s">
+        <v>323</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H106" t="s">
+        <v>388</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>389</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>106</v>
+      </c>
+      <c r="D107" t="s">
+        <v>321</v>
+      </c>
+      <c r="E107" t="s">
+        <v>322</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H107" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>392</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>110</v>
+      </c>
+      <c r="D108" t="s">
+        <v>321</v>
+      </c>
+      <c r="E108" t="s">
+        <v>322</v>
+      </c>
+      <c r="F108" t="s">
+        <v>323</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>393</v>
+      </c>
+      <c r="H108" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>395</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>118</v>
+      </c>
+      <c r="D109" t="s">
+        <v>321</v>
+      </c>
+      <c r="E109" t="s">
+        <v>322</v>
+      </c>
+      <c r="F109" t="s">
+        <v>323</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>396</v>
+      </c>
+      <c r="H109" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>397</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>122</v>
+      </c>
+      <c r="D110" t="s">
+        <v>321</v>
+      </c>
+      <c r="E110" t="s">
+        <v>322</v>
+      </c>
+      <c r="F110" t="s">
+        <v>323</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H110" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>400</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>126</v>
+      </c>
+      <c r="D111" t="s">
+        <v>321</v>
+      </c>
+      <c r="E111" t="s">
+        <v>322</v>
+      </c>
+      <c r="F111" t="s">
+        <v>323</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H111" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>403</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>131</v>
+      </c>
+      <c r="D112" t="s">
+        <v>321</v>
+      </c>
+      <c r="E112" t="s">
+        <v>322</v>
+      </c>
+      <c r="F112" t="s">
+        <v>323</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H112" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>406</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>135</v>
+      </c>
+      <c r="D113" t="s">
+        <v>321</v>
+      </c>
+      <c r="E113" t="s">
+        <v>322</v>
+      </c>
+      <c r="F113" t="s">
+        <v>323</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H113" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>409</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>139</v>
+      </c>
+      <c r="D114" t="s">
+        <v>321</v>
+      </c>
+      <c r="E114" t="s">
+        <v>322</v>
+      </c>
+      <c r="F114" t="s">
+        <v>323</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H114" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>412</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>143</v>
+      </c>
+      <c r="D115" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" t="s">
+        <v>323</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H115" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>415</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>240</v>
+      </c>
+      <c r="D116" t="s">
+        <v>321</v>
+      </c>
+      <c r="E116" t="s">
+        <v>322</v>
+      </c>
+      <c r="F116" t="s">
+        <v>323</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H116" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>418</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>244</v>
+      </c>
+      <c r="D117" t="s">
+        <v>321</v>
+      </c>
+      <c r="E117" t="s">
+        <v>322</v>
+      </c>
+      <c r="F117" t="s">
+        <v>323</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H117" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>421</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>248</v>
+      </c>
+      <c r="D118" t="s">
+        <v>321</v>
+      </c>
+      <c r="E118" t="s">
+        <v>322</v>
+      </c>
+      <c r="F118" t="s">
+        <v>323</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H118" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>424</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>252</v>
+      </c>
+      <c r="D119" t="s">
+        <v>321</v>
+      </c>
+      <c r="E119" t="s">
+        <v>322</v>
+      </c>
+      <c r="F119" t="s">
+        <v>323</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H119" t="s">
+        <v>426</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>427</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>256</v>
+      </c>
+      <c r="D120" t="s">
+        <v>321</v>
+      </c>
+      <c r="E120" t="s">
+        <v>322</v>
+      </c>
+      <c r="F120" t="s">
+        <v>323</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>428</v>
+      </c>
+      <c r="H120" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>430</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>260</v>
+      </c>
+      <c r="D121" t="s">
+        <v>321</v>
+      </c>
+      <c r="E121" t="s">
+        <v>322</v>
+      </c>
+      <c r="F121" t="s">
+        <v>323</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>431</v>
+      </c>
+      <c r="H121" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>433</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>264</v>
+      </c>
+      <c r="D122" t="s">
+        <v>321</v>
+      </c>
+      <c r="E122" t="s">
+        <v>322</v>
+      </c>
+      <c r="F122" t="s">
+        <v>323</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>434</v>
+      </c>
+      <c r="H122" t="s">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>436</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>268</v>
+      </c>
+      <c r="D123" t="s">
+        <v>321</v>
+      </c>
+      <c r="E123" t="s">
+        <v>322</v>
+      </c>
+      <c r="F123" t="s">
+        <v>323</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>437</v>
+      </c>
+      <c r="H123" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>439</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>272</v>
+      </c>
+      <c r="D124" t="s">
+        <v>321</v>
+      </c>
+      <c r="E124" t="s">
+        <v>322</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H124" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>442</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>276</v>
+      </c>
+      <c r="D125" t="s">
+        <v>321</v>
+      </c>
+      <c r="E125" t="s">
+        <v>322</v>
+      </c>
+      <c r="F125" t="s">
+        <v>323</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>443</v>
+      </c>
+      <c r="H125" t="s">
+        <v>444</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>445</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>280</v>
+      </c>
+      <c r="D126" t="s">
+        <v>321</v>
+      </c>
+      <c r="E126" t="s">
+        <v>322</v>
+      </c>
+      <c r="F126" t="s">
+        <v>323</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H126" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>447</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
         <v>10</v>
       </c>
-      <c r="D91" t="s">
-[...9 lines deleted...]
-        <v>335</v>
+      <c r="D127" t="s">
+        <v>448</v>
+      </c>
+      <c r="E127" t="s">
+        <v>449</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H127" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>452</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>10</v>
+      </c>
+      <c r="D128" t="s">
+        <v>453</v>
+      </c>
+      <c r="E128" t="s">
+        <v>454</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>455</v>
+      </c>
+      <c r="H128" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>457</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>17</v>
+      </c>
+      <c r="D129" t="s">
+        <v>453</v>
+      </c>
+      <c r="E129" t="s">
+        <v>454</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>458</v>
+      </c>
+      <c r="H129" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>460</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>461</v>
+      </c>
+      <c r="E130" t="s">
+        <v>462</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H130" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>465</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>17</v>
+      </c>
+      <c r="D131" t="s">
+        <v>461</v>
+      </c>
+      <c r="E131" t="s">
+        <v>462</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H131" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>468</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>22</v>
+      </c>
+      <c r="D132" t="s">
+        <v>461</v>
+      </c>
+      <c r="E132" t="s">
+        <v>462</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H132" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>471</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>10</v>
+      </c>
+      <c r="D133" t="s">
+        <v>472</v>
+      </c>
+      <c r="E133" t="s">
+        <v>473</v>
+      </c>
+      <c r="F133" t="s">
+        <v>127</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>474</v>
+      </c>
+      <c r="H133" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>476</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>17</v>
+      </c>
+      <c r="D134" t="s">
+        <v>472</v>
+      </c>
+      <c r="E134" t="s">
+        <v>473</v>
+      </c>
+      <c r="F134" t="s">
+        <v>221</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>477</v>
+      </c>
+      <c r="H134" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>479</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>22</v>
+      </c>
+      <c r="D135" t="s">
+        <v>472</v>
+      </c>
+      <c r="E135" t="s">
+        <v>473</v>
+      </c>
+      <c r="F135" t="s">
+        <v>33</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>480</v>
+      </c>
+      <c r="H135" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>482</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>10</v>
+      </c>
+      <c r="D136" t="s">
+        <v>483</v>
+      </c>
+      <c r="E136" t="s">
+        <v>484</v>
+      </c>
+      <c r="F136" t="s">
+        <v>127</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H136" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>487</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>17</v>
+      </c>
+      <c r="D137" t="s">
+        <v>483</v>
+      </c>
+      <c r="E137" t="s">
+        <v>484</v>
+      </c>
+      <c r="F137" t="s">
+        <v>221</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H137" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>490</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>10</v>
+      </c>
+      <c r="D138" t="s">
+        <v>491</v>
+      </c>
+      <c r="E138" t="s">
+        <v>492</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H138" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>495</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>17</v>
+      </c>
+      <c r="D139" t="s">
+        <v>491</v>
+      </c>
+      <c r="E139" t="s">
+        <v>492</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H139" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>497</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>22</v>
+      </c>
+      <c r="D140" t="s">
+        <v>491</v>
+      </c>
+      <c r="E140" t="s">
+        <v>492</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H140" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>499</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>10</v>
+      </c>
+      <c r="D141" t="s">
+        <v>500</v>
+      </c>
+      <c r="E141" t="s">
+        <v>501</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H141" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>504</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>10</v>
+      </c>
+      <c r="D142" t="s">
+        <v>505</v>
+      </c>
+      <c r="E142" t="s">
+        <v>506</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H142" t="s">
+        <v>508</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4090,50 +6037,101 @@
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
     <hyperlink ref="G82" r:id="rId81"/>
     <hyperlink ref="G83" r:id="rId82"/>
     <hyperlink ref="G84" r:id="rId83"/>
     <hyperlink ref="G85" r:id="rId84"/>
     <hyperlink ref="G86" r:id="rId85"/>
     <hyperlink ref="G87" r:id="rId86"/>
     <hyperlink ref="G88" r:id="rId87"/>
     <hyperlink ref="G89" r:id="rId88"/>
     <hyperlink ref="G90" r:id="rId89"/>
     <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>