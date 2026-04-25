--- v0 (2026-02-09)
+++ v1 (2026-04-25)
@@ -54,3553 +54,3553 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>CAIO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_01-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_01-2025.pdf</t>
   </si>
   <si>
     <t>Possibilidade de colocar pedras nos trechos mais precários da _x000D_
 estrada do Distrito do Salto.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_02-2025_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_02-2025_1.pdf</t>
   </si>
   <si>
     <t>Elaboração de um projeto de lei para a implantação de uma _x000D_
 empresa de caçambas em nosso município.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_03-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_03-2025.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista de provas de laço na Fazenda Municipal, _x000D_
 destinada aos laçadores da nossa cidade</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>DIVA</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_04-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_04-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos a possibilidade de estudo junto a Secretaria de _x000D_
 Transporte visando melhorar os horários de transporte para os _x000D_
 alunos dos bairros rurais e implantação de transporte escolar _x000D_
 urbano</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>BEATRIZ</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_05-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_05-2025.pdf</t>
   </si>
   <si>
     <t>Junto a Secretaria Municipal de Obras e Serviços Públicos solicito a _x000D_
 possibilidade de manutenção de buracos na rua Joaquim Marinho e _x000D_
 Rua Panema.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>BRUNO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_06-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_06-2025.pdf</t>
   </si>
   <si>
     <t>Possibilidade de instalação de uma academia ao Ar Livre no_x000D_
 Distrito do Salto.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_07-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_07-2025.pdf</t>
   </si>
   <si>
     <t>Possibilidade de limpeza de entulhos e galhos no Distrito do Salto.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>FRANCISCO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_08-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_08-2025.pdf</t>
   </si>
   <si>
     <t>Possibilidade de destinação dos tijolos retirados da pista de_x000D_
 caminhada do lago para as praças do salto e cachoeira.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_09-2025.pdf</t>
   </si>
   <si>
     <t>Possibilidade de retorno das atividades de zumba oferecidas pela_x000D_
 prefeitura.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>JOSÉ</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_10-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_10-2025.pdf</t>
   </si>
   <si>
     <t>Possibilidade de fornecimento de Equipamentos de Proteção_x000D_
 Individual (EPIs) aos Coletores de Lixo.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_11-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_11-2025.pdf</t>
   </si>
   <si>
     <t>Possibilidade de instalação de uma cobertura nas escolas EMEF_x000D_
 Professora Alzira de Oliveira Garcia, EMEF Professor Enil Bóris de_x000D_
 Morais Ferreira, Creche Carmo Lourenço Gomes e Creche Antonio_x000D_
 Abel Ferreira Mendes.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>RINALDO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_12-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_12-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE MELHORIA NA ILUMINAÇÃO PÚBLICA DA RUA DOS EXPEDICIONÁRIO, RUA CHAPOLIM EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_13-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_13-2025.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE URGENTE DE MANUTENÇÃO E REPARO DOS BURACOS NAS RUAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_14-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_14-2025.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UM MULTIRÃO DE COMBATE À DENGUE NO DISTRITO DO SALTO.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_15-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_15-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM RETOMADAS AS ATIVIDADES VOLTADAS PARA A MELHOR IDADE_x000D_
 EM NOSSO MUNICÍPIO, VISANDO PROMOVER O BEM-ESTAR, A INTEGRAÇÃO_x000D_
 SOCIAL E O DESENVOLVIMENTO DE AÇÕES QUE FAVOREÇAM A QUALIDADE_x000D_
 DE VIDA DE NOSSOS IDOSOS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_16-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_16-2025.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA ROBERTO IVENS VIEIRA.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_17-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_17-2025.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE REALIZAÇÃO DA MANUTENÇÃO NA DEPRESSÃO LOCALIZADA NA RUA JOSÉ LIBÂNEO.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_18-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_18-2025.pdf</t>
   </si>
   <si>
     <t>Possibilidade de instalação de “Faixa Viva” nas principais ruas de nosso município como em frente a escolas e centros comerciais</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_19-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_19-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE INSTALAÇÃO DE MESAS NA PRAÇA DO AVIÃO, VISANDO PROPORCIONAR MAIOR CONFORTO E LAZER À POPULAÇÃO.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_20-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_20-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE REALIZAÇÃO DE MANUTENÇÃO DO ASFALTO NA RUA PIÚNA OU, QUANDO HOUVER DESTINAÇÃO DE VERBA PARA RECAPEAMENTO, QUE ESTA VIA RECEBA A DEVIDA ATENÇÃO</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_21-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_21-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE DE INSTALAÇÃO DE LOMBADA, QUEBRA-MOLAS OU DEPRESSÃO NA RUA CANELA, VISANDO A SEGURANÇA DOS MORADORES E TRANSEUNTES.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_22-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_22-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE INSTALAÇÃO DE LOMBADAS OU DEPRESSÕES NA RUA SÉRGIO BERTOLAI, EM ESPECIAL PRÓXIMO A ROTATÓRIA DO CAPAUVA E PRAÇA DO AVIÃO, VISANDO A SEGURANÇA DOS MORADORES E TRANSEUNTES.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_23-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_23-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE INSTALAÇÃO DE TRÊS LOMBADAS NA AVENIDA VEREADOR LUIZ GERALDO RODRIGUES VIEIRA, NO DISTRITO DO SALTO, VISANDO A SEGURANÇA VIÁRIA.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_24-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_24-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DA REALIZAÇÃO DA LIMPEZA DO LAGO MUNICIPAL TENDO EM VISTA A CRESCENTE DEGRADAÇÃO AMBIENTAL E O ACÚMULO DE LIXO NAS MARGENS E ATÉ MESMO SOBRE A PONTE QUE ATRAVESSA O LOCAL</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_25-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_25-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DA CONTRATAÇÃO DE MAIS UM FUNCIONÁRIO PARA A LIMPEZA DA ESCOLA ENIL BÓRIS DE MORAES FERREIRA.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_26-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_26-2025.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS, SOLICITANDO DE S. EX.ª, A REALIZAÇÃO DA LIMPEZA E ROÇAGEM DO ACOSTAMENTO DA ESTRADA DE TERRA HERMÍLO.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_27-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_27-2025.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE URGENTE DE AVALIAR E TOMAR AS PROVIDÊNCIAS NECESSÁRIAS PARA MELHORAR O SISTEMA DE ESCOAMENTO DE ÁGUA DA RUA IVENS VIEIRA.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>FABIO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_28-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_28-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE LIMPEZA DOS BUEIROS E A MANUTENÇÃO DAS TAMPAS DE BUEIROS LOCALIZADOS NAS RUAS CABRIÚVA E TAIÚVA.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_29-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_29-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE LIMPEZA E MANUTENÇÃO DO ASFALTO NA RUA BIBIANO FERREIRA DA SILVA, CENTRO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_30-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_30-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DA RETOMADA DO MUTIRÃO DA LIMPEZA, COM ATENÇÃO_x000D_
 ESPECIAL À RUA VICENTINA BOHEME E AOS BAIRROS CAPAUVA, VILA GOMES_x000D_
 E CDHU (BLOCOS A, B, C, D E F), VISANDO A MELHORIA DAS CONDIÇÕES DE_x000D_
 HIGIENE, SAÚDE E BEM-ESTAR DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_31-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_31-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE REPAROS NAS VIAS PÚBLICAS DO DISTRITO DO SALTO, MAIS_x000D_
 ESPECIFICAMENTE NA RUA DOS TAMBIUS, RUA DAS ANDORINHAS E RUA DOS_x000D_
 PINTADOS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_32-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_32-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE PODA DAS ÁRVORES NO DISTRITO DO SALTO, UMA VEZ_x000D_
 QUE DIVERSOS GALHOS ESTÃO ENCOSTANDO NA REDE ELÉTRICA,_x000D_
 OFERECENDO RISCOS DE CURTO-CIRCUITO, QUEDAS DE ENERGIA E ACIDENTES</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_33-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_33-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE LIMPEZA EM TORNO DO CAMPO LOCALIZADO NO DISTRITO_x000D_
 DO SALTO, NA RUA DOS BAGRES. O ACÚMULO DE LIXO, MATO ALTO E_x000D_
 ENTULHOS TEM CAUSADO TRANSTORNOS À POPULAÇÃO LOCAL,_x000D_
 COMPROMETENDO A SEGURANÇA E A UTILIZAÇÃO ADEQUADA DO ESPAÇO_x000D_
 PÚBLICO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_34-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_34-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE REPARO NA ESTRADA ANTÔNIO FURTADO. A VIA_x000D_
 ENCONTRA-SE EM MÁS CONDIÇÕES, COM BURACOS E DESGASTES QUE_x000D_
 DIFICULTAM A LOCOMOÇÃO DE VEÍCULOS E PEDESTRES, COLOCANDO EM_x000D_
 RISCO A SEGURANÇA DOS MORADORES E MOTORISTAS QUE TRAFEGAM_x000D_
 DIARIAMENTE PELO LOCAL.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_35-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_35-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DA CRIAÇÃO DE UMA SALA DE PROCEDIMENTOS RÁPIDOS NA_x000D_
 UNIDADE DE SAÚDE MUNICIPAL, VISANDO APRIMORAR O ATENDIMENTO À_x000D_
 POPULAÇÃO E PROPORCIONAR MAIOR AGILIDADE NOS SERVIÇOS_x000D_
 PRESTADOS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_36-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_36-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE MELHORIAS NA VENTILAÇÃO DO GINÁSIO DE ESPORTES MUNICIPAL, VISANDO PROPORCIONAR MAIOR CONFORTO E MELHORES CONDIÇÕES PARA ATLETAS, ESPECTADORES E DEMAIS USUÁRIOS DO ESPAÇO.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_37-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_37-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE DISPONIBILIZAÇÃO DE UM VEÍCULO PARA ATENDIMENTO DE EMERGÊNCIAS NO BAIRRO SALTO.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_38-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_38-2025.pdf</t>
   </si>
   <si>
     <t>POSSIBILIDADE DE REPAROS NAS VIAS PÚBLICAS DO DISTRITO DO SALTO, MAIS ESPECIFICAMENTE NA RUA DOS TAMBIUS, RUA DAS ANDORINHAS E RUA DOS PINTADOS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_39-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_39-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE AUMENTO PARA 100% NO AUXÍLIO TRANSPORTE DESTINADO AOS ALUNOS UNIVERSITÁRIOS</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_40-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_40-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE URGENTE DO FORNECIMENTO DE UNIFORMES ESCOLARES PARA OS ALUNOS DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_41-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_41-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE LIMPEZA E MANUTENÇÃO DA ÁREA VERDE LOCALIZADA NO BAIRRO CDHU F.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_42-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_42-2025.pdf</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DE LIMPEZA E RETIRADA DE ENTULHOS NAS ÁREAS COMUNS DOS BAIRROS CDHU C E D.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_43-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_43-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE IMPLANTAÇÃO DE UMA SALA DE EMERGÊNCIA NO POSTO DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_44-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_44-2025.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DO PROJETO “DO ESCURO PARA A LUZ</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_45-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_45-2025.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DO PROJETO “A ALEGRIA ESTÁ NA COR</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_46-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_46-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE IMPLANTAÇÃO DA REDE DE ESGOTO NO BAIRRO DOS ALEIXOS</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_47-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_47-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE MELHORIAS NA ALAMEDA ARAGUAIA, BAIRRO RECANTO CAMPINA</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_48-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_48-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO SOBRE A VIABILIDADE DA CRIAÇÃO DE UM RECINTO DE EVENTOS EM CAMPINA DO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_49-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_49-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO SOBRE A POSSIBILIDADE DE REATIVAÇÃO DA ESTRUTURA DE PISCICULTURA NOS TANQUES DA CDHU, EM CAMPINA DO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_50-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_50-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO SOBRE A POSSIBILIDADE DE MELHORIA DA SINALIZAÇÃO DE TRÂNSITO NAS ÁREAS ESCOLARES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_51-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_51-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA MANUTENÇÃO DA RUA DOS LAMBARIS NO DISTRITO DO SALTO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_52-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_52-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE COM URGÊNCIA, DA MANUTENÇÃO E A TROCA DAS LÂMPADAS QUE SE ENCONTRAM QUEIMADAS NO DISTRITO DO SALTO</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_53-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_53-2025.pdf</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DA PODA DAS ÁRVORES LOCALIZADAS NA RUA DOS PINTADOS, NO DISTRITO DO SALTO, ESPECIALMENTE NO SENTIDO QUE LEVA ÀS LAGOAS DE TRATAMENTO DA SABESP.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_54-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_54-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS NAS VIAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_55-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_55-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA REALIZAÇÃO DA PINTURA DAS FAIXAS DE SINALIZAÇÃO VIÁRIA (HORIZONTAL) NO DISTRITO DO SALTO.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_56-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_56-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA REFORMA OU SUBSTITUIÇÃO DAS PLACAS DE TRÂNSITO DANIFICADAS E A REPINTURA DAS FAIXAS DE SINALIZAÇÃO VIÁRIA EM DIVERSOS PONTOS DA ÁREA URBANA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_57-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_57-2025.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA A INSTALAÇÃO DE LOMBADAS NA RUA ADELINO LOPES, CENTRO</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_58-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_58-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA REGULARIZAÇÃO DA REDE DE ABASTECIMENTO DE ÁGUA NO BAIRRO LARANJAL, PRÓXIMO A CASA DA FAMÍLIA TÉLES.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_59-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_59-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE URGENTE DE REFORMA NOS BANHEIROS DO GINÁSIO POLIESPORTIVO, BEM COMO A REALIZAÇÃO DE UMA REFORMA GERAL EM TODA A ESTRUTURA DO REFERIDO GINÁSIO.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_60-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_60-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE MANUTENÇÃO URGENTE NA ESTRADA DO CHAPADÃO, NO SENTIDO MACHADINHO, ESPECIALMENTE NO TRECHO DE DESCIDA DA ESTRADA PRINCIPAL, PRÓXIMO AO LOCAL ONDE FORAM COLOCADOS DIVERSOS CAVALETES DE ÁGUA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_61-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_61-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE SUBSTITUIÇÃO E MELHORIA NA QUALIDADE DOS MATERIAIS ESPORTIVOS UTILIZADOS NAS ATIVIDADES COM CRIANÇAS.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_62-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_62-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA ELABORAÇÃO DE UM PLANO DIRETOR MUNICIPAL</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_63-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_63-2025.pdf</t>
   </si>
   <si>
     <t>QUE UTILIZEM OS PORTAIS E REDES SOCIAIS OFICIAIS DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA A DIVULGAÇÃO TRANSPARENTE DE TODAS AS EMENDAS PARLAMENTARES DESTINADAS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_64-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_64-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO E/OU MELHORIA DA ILUMINAÇÃO PÚBLICA NA QUADRA DE ESPORTES LOCALIZADA NA CDHU B, BEM COMO NA PRAÇA SITUADA AO LADO.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_65-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_65-2025.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE BANHEIROS NOS QUARTOS DE OBSERVAÇÃO (FEMININO E MASCULINO) DO POSTO DE SAÚDE MUNICIPAL.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_66-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_66-2025.pdf</t>
   </si>
   <si>
     <t>SEJA VIABILIZADA A INSTALAÇÃO DE UMA LOMBADA NA TRAVESSA ANTÔNIO LEITE, NAS PROXIMIDADES DA RESIDÊNCIA DO SENHOR IRINEU, CONHECIDO COMO “IRINEU BOIADEIRO”.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_67-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_67-2025.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE INSTALAÇÃO DE LOMBADAS (REDUTORES DE VELOCIDADE) NO BAIRRO DO LARANJAL, LOCALIZADO NA REGIÃO DE CAMPINA DO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_68-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_68-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO BAIRRO DO LARANJAL, MAIS ESPECIFICAMENTE PRÓXIMO À RESIDÊNCIA DO SENHOR VALDECIR, LOCAL CONHECIDO COMO "VALE DAS CHÁCARAS", NO SENTIDO CHAPADÃO.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_69-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_69-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE COBERTURA NO PARQUE INFANTIL E COLOCAÇÃO DE FORRO NO REFEITÓRIO DA CRECHE ABEL E DA EMEI (ESCOLA MUNICIPAL DE EDUCAÇÃO INFANTIL).</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_70-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_70-2025.pdf</t>
   </si>
   <si>
     <t>NECESSIDADE DE CONTRATAÇÃO DE PESSOAL, CONSIDERANDO AS DEMANDAS CRESCENTES E A IMPORTÂNCIA DA CONTINUIDADE E QUALIDADE DOS SERVIÇOS PÚBLICOS PRESTADOS PELA EDUCAÇÃO NA ESCOLA ABEL E EMEI, RECOMENDANDO ASSIM A CONTRATAÇÃO DE MAIS 03 (TRÊS) INSPETORES DE ALUNOS, 01 (UM) ATENDENTE E 2 AUXILIARES.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_71-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_71-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA REALIZAÇÃO DE MANUTENÇÃO NA RUA VICENTINA BOHEME E A VALORIZAÇÃO DA FONTE DE ÁGUA PRESENTE NA LOCALIDADE, COM A POSSIBILIDADE DE INSTALAÇÃO DE UM POÇO OU RESERVATÓRIO</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_72-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_72-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE MELHORIA DA ILUMINAÇÃO PÚBLICA NA RUA GUAIUVIRA, BAIRRO CAPAUVA</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_73-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_73-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE INSTALAÇÃO DE UM CORRIMÃO NA ENTRADA PRINCIPAL DA NOVA UBS SERGINHO DA AMBULÂNCIA E A CONSTRUÇÃO DE UMA RAMPA DE ACESSO ADEQUADA PARA PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>EDMILSON</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_74-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_74-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA CONSTRUÇÃO DE UM MURO OU A INSTALAÇÃO DE TELA DE PROTEÇÃO AO REDOR DA NOVA UNIDADE BÁSICA DE SAÚDE (UBS) “SERGINHO DA AMBULÂNCIA”, LOCALIZADA NO BAIRRO VILA GOMES.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_75-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_75-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE REPARO IMEDIATO NO TELHADO DA SALA DE FISIOTERAPIA DO POSTO DE SAÚDE, EM VIRTUDE DA EXISTÊNCIA DE GOTEIRAS NO LOCAL.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_76-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_76-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA INSTALAÇÃO DE LOMBADAS (REDUTORES DE VELOCIDADE) EM PONTOS ESTRATÉGICOS DO DISTRITO DO SALTO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_77-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_77-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE, COM URGÊNCIA, DE LIMPEZA URBANA NO DISTRITO DO SALTO, ESPECIALMENTE PARA REMOÇÃO DE ENTULHOS E RESÍDUOS PROVENIENTES DE LIMPEZA DE QUINTAIS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_78-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_78-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO UM NOVO MUTIRÃO DE LIMPEZA URBANA EM TODO O MUNICÍPIO E/OU SEJA ELABORADO UM CRONOGRAMA FIXO E ORGANIZADO DE LIMPEZA PÚBLICA, CONTEMPLANDO TODOS OS BAIRROS DA CIDADE, DE FORMA PERIÓDICA.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_79-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_79-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ELABORADO E IMPLANTADO O PROJETO “RECANTO DO SABIÁ” NO BAIRRO CAPAUVA, UTILIZANDO O TERRENO DISPONÍVEL NA LOCALIDADE PARA A CRIAÇÃO DE UM ESPAÇO DE LAZER, ESPORTES E CONVIVÊNCIA COMUNITÁRIA.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_80-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_80-2025.pdf</t>
   </si>
   <si>
     <t>A IMPLANTAÇÃO DE UMA DEPRESSÃO (LOMBADA) OU OUTRO REDUTOR DE VELOCIDADE NA RUA GUAÇATUNGA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_81-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_81-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA E ADOTADA A ALTERAÇÃO DO REGIME JURÍDICO DOS SERVIDORES PÚBLICOS MUNICIPAIS DO REGIME ESTATUTÁRIO PARA O REGIME CELETISTA, REGIDO PELA CONSOLIDAÇÃO DAS LEIS DO TRABALHO – CLT, NOS TERMOS DA LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_82-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_82-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DA REALIZAÇÃO DE PAVIMENTAÇÃO ASFÁLTICA NO TRECHO AINDA NÃO PAVIMENTADO DA RUA MARCELO VIEIRA RAMOS</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_83-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_83-2025.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE 6 (SEIS) PONTOS DE ILUMINAÇÃO PÚBLICA NOS RANCHOS LOCALIZADOS NAS PROXIMIDADES DA PRAINHA, COM O OBJETIVO DE MELHORAR A SEGURANÇA E A VISIBILIDADE NO LOCAL, ESPECIALMENTE NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_84-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_84-2025.pdf</t>
   </si>
   <si>
     <t>A AQUISIÇÃO DE EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPI) E CAPAS DE CHUVA ADEQUADO PARA COLETORES DE LIXO.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_85-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_85-2025.pdf</t>
   </si>
   <si>
     <t>A NECESSIDADE DE LIMPEZA NAS VALETAS DA ENTRADA DE ÁGUA LOCALIZADAS DO LAGO MUNICIPAL ATÉ O PORTAL E AO ENTORNO DE SUA PRAÇA.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao_86-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao_86-2025.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE UM PROJETO SOCIOEDUCATIVO E ESPORTIVO EM PARCERIA COM A FAZENDA SANTA ALBERTINA, VISANDO OFERECER AULAS DE HIPISMO E PROVAS DE TAMBOR ÀS CRIANÇAS E ADOLESCENTES DA REDE MUNICIPAL DE ENSINO E DA COMUNIDADE EM GERAL.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_87-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_87-2025.pdf</t>
   </si>
   <si>
     <t>MANUTENÇÃO DA PORTA DA COZINHA DA ESCOLA MUNICIPAL ENIL BORIS DE MORAES FERREIRA, VISANDO GARANTIR CONDIÇÕES ADEQUADAS DE SEGURANÇA E FUNCIONAMENTO NO AMBIENTE ESCOLAR.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_88-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_88-2025.pdf</t>
   </si>
   <si>
     <t>AMPLIAÇÃO DO TAMANHO DAS SALAS DE AULA DE TODAS AS ESCOLAS DA REDE MUNICIPAL DE ENSINO, COM O OBJETIVO DE PROPORCIONAR MELHORES CONDIÇÕES DE ENSINO E APRENDIZAGEM.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_89-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_89-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA ESTUDADA A VIABILIDADE PARA A CONSTRUÇÃO DE UMA PRAÇA NA ROTATÓRIA SITUADA NAS PROXIMIDADES DA RUA CABREÚVA, NO NÚCLEO CAPAUVA</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_90-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_90-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM REALIZADAS, COM URGÊNCIA, AÇÕES DE LIMPEZA URBANA E MANUTENÇÃO NAS VIAS PÚBLICAS DO BAIRRO ARAÇATUBA, INCLUINDO RETIRADA DE ENTULHOS, PODA DE MATO, MANUTENÇÃO NA RUA COM USO DA PATROL ETC.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_91-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_91-2025.pdf</t>
   </si>
   <si>
     <t>ESTUDO DA VIABILIDADE E IMPLEMENTAÇÃO REFERENTE A CRIAÇÃO E MANUTENÇÃO DE CANAIS DE COMUNICAÇÃO DIRETA E EFICAZES EM TODAS AS ESCOLAS DA REDE MUNICIPAL DE CAMPINA DO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_92-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_92-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA PINTURA GERAL NO POSTO DE SAÚDE DO DISTRITO DO SALTO, VISANDO À MELHORIA ESTÉTICA E À CONSERVAÇÃO DO PRÉDIO PÚBLICO, PROPORCIONANDO UM AMBIENTE MAIS ACOLHEDOR E ADEQUADO PARA O ATENDIMENTO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao_93-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao_93-2025.pdf</t>
   </si>
   <si>
     <t>A POSSIBILIDADE DE DISPONIBILIZAR UM VEÍCULO PARA O DISTRITO DO SALTO, DESTINADO EXCLUSIVAMENTE AO USO DA ÁREA DA SAÚDE, COM O OBJETIVO DE ATENDER ÀS DEMANDAS DOS MORADORES E FACILITAR O DESLOCAMENTO DE PACIENTES PARA CONSULTAS, EXAMES E DEMAIS ATENDIMENTOS.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_94-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_94-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA TRAVESSA ANTÔNIO LEITE, TENDO EM VISTA QUE ALGUNS POSTES ESTÃO SEM ILUMINAÇÃO E APRESENTAM CURTO-CIRCUITO.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_95-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_95-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJAM REALIZADOS REPAROS NA RUA MARCELO VIEIRA RAMOS E QUE SEJA FEITO CONTATO COM A SABESP, A FIM DE EVITAR QUE NOVOS DANOS AO ASFALTO OCORRAM, GARANTINDO A MANUTENÇÃO ADEQUADA DA VIA E PREVENINDO ACÚMULO DE ÁGUA EM FRENTE ÀS RESIDÊNCIAS.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_96-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_96-2025.pdf</t>
   </si>
   <si>
     <t>A INSTALAÇÃO DE UMA LOMBADA (REDUTOR DE VELOCIDADE) NA RUA ROQUE PEDROSO DA SILVA, NO BAIRRO VILA GOMES.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_97-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_97-2025.pdf</t>
   </si>
   <si>
     <t>A ADOÇÃO DE MEDIDAS URGENTES PARA DISPONIBILIZAR ATENDIMENTO ESPECIALIZADO EM OFTALMOLOGIA, COM O OBJETIVO DE ELIMINAR A ATUAL FILA DE ESPERA REGISTRADA NA CENTRAL DE VAGAS, PRIORIZANDO O ATENDIMENTO DOS PACIENTES QUE AGUARDAM AVALIAÇÃO MÉDICA.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_98-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_98-2025.pdf</t>
   </si>
   <si>
     <t>VIABILIDADE DE IMPLANTAR UMA LINHA DE TRANSPORTE COLETIVO PARA ATENDER OS BAIRROS RURAIS E O DISTRITO DO SALTO, COM CIRCULAÇÃO DE, AO MENOS, DUAS VEZES POR SEMANA, PERMITINDO O DESLOCAMENTO DOS MORADORES PARA A CIDADE, MESMO QUE COM A COBRANÇA DE UM VALOR SIMBÓLICO.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_99-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_99-2025.pdf</t>
   </si>
   <si>
     <t>A REALIZAÇÃO DA LIMPEZA GERAL E RETIRADA DE GALHOS ACUMULADOS NO DISTRITO DO SALTO BEM COMO A MANUTENÇÃO DAS LOMBADAS LOCALIZADAS NA ESTRADA MUNICIPAL SOLDADO MOACIR RIBEIRO QUE ATUALMENTE SE ENCONTRAM EM MÁS CONDIÇÕES COMPROMETENDO A SEGURANÇA DE MOTORISTAS E PEDESTRES QUE TRANSITAM PELO LOCAL.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_100-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_100-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO EM TODAS AS UNIDADES ESCOLARES DA REDE PÚBLICA, ABRANGENDO ÁREAS COMUNS E SALAS DE AULA, COM O OBJETIVO DE AUMENTAR A SEGURANÇA DE ALUNOS, PROFESSORES E DEMAIS FUNCIONÁRIOS</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_101-2025_bruno_08-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_101-2025_bruno_08-09-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO NA RUA JOSÉ LOPES MACHADO (RUA DA CACHOEIRA), NO DISTRITO DO SALTO.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/398/indicacao_102-2025_caio_08-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/398/indicacao_102-2025_caio_08-09-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DESTINADO AO DISTRITO DO SALTO OS RECURSOS PROVENIENTES DO (MIT), PARA TRAZER BENEFÍCIOS AO TURISMO E DESENVOLVIMENTO ECÔNOMICO SOCIAL EM CAMPINA DO MONTE ALEGRE</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_103-2025_francisco_08-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_103-2025_francisco_08-09-2025.pdf</t>
   </si>
   <si>
     <t>QUE HAJA MELHORIAS NOS CAMPINHOS LOCALIZADOS EM FRENTE AO LAGO MUNICIPAL COM A COLOCAÇÃO DE MAIS AREIA NO CAMPINHO DE AREIA E PLANTIO DE MAIS GRAMA NO CAMPINHO GRAMADO, PROPORCIONANDO MAIS CONFORTO E SEGURANÇA AOS USUÁRIOS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_104-2025_junior_15-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_104-2025_junior_15-09-2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROVIDENCIADA A REALIZAÇÃO DE MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA ADÃO PEDRO GOMES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_105-2025_junior_22-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_105-2025_junior_22-09-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO ATENDER AS NECESSIDADES DA EDUCAÇÃO MUNICIPAL, QUE SEJA REALIZADO CONCURSO PÚBLICO PARA CONTRATAÇÃO DE PROFESSORES E DEMAIS PROFISSIONAIS DA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_106-2025_junior_22-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_106-2025_junior_22-09-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO ATENDER AS DEMANDAS DA POPULAÇÃO QUE FREQUENTAM O LAGO MUNICIPAL QUE SEJAM INSTALADOS BEBEDOUROS RESISTENTES, BANHEIROS E PEDALINHOS, VISANDO LAZER, TURISMO E CONFORTO AOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_107-2025_francisco_08-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_107-2025_francisco_08-09-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO GARANTIR MELHORES CONDIÇÕES DE TRABALHO E MAIOR SEGURANÇA, QUE SEJA PROVIDENCIADA A COMPRA E ENTREGA DE UNIFORMES E EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (EPIS) DESTINADOS AOS SERVIDORES RESPONSÁVEIS PELA COLETA DE LIXO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_108-2025_beatriz_06-10-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_108-2025_beatriz_06-10-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE SUPRIR A CARÊNCIA DE SERVIDORES NA LIMPEZA URBANA, INDICA AO SENHOR PREFEITO MUNICIPAL QUE ESTUDE A VIABILIDADE DE ABERTURA DE PROCESSO SELETIVO PARA CONTRATAÇÃO DE GARIS.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_109-2025_fabio.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_109-2025_fabio.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DE OFERECER MELHORES CONDIÇÕES DE TRABALHO E SEGURANÇA AOS INTEGRANTES DA GUARDA CIVIL MUNICIPAL, INDICA AO EXECUTIVO MUNICIPAL QUE PROCEDA À AQUISIÇÃO E ENTREGA DE EQUIPAMENTOS DE USO OPERACIONAL.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_110-2025_fabio.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_110-2025_fabio.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O INTENSO TRÁFEGO DE VEÍCULOS EM ALTA VELOCIDADE E O RISCO AOS PEDESTRES NO BAIRRO ENGENHEIRO HERMÍLO, INDICA AO SENHOR PREFEITO MUNICIPAL A IMPLANTAÇÃO DE UMA LOMBADA (REDUTOR DE VELOCIDADE) NO INÍCIO DOS RANCHOS, PRÓXIMO À LINHA FÉRREA, VISANDO AUMENTAR A SEGURANÇA DOS MORADORES E TRANSEUNTES.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_111-2025_fabio.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_111-2025_fabio.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE REFORÇAR AS AÇÕES DE PATRULHAMENTO E SEGURANÇA NO MUNICÍPIO, INDICA AO SENHOR PREFEITO MUNICIPAL A AQUISIÇÃO DE UMA NOVA VIATURA PARA A GUARDA CIVIL MUNICIPAL, A FIM DE GARANTIR MAIOR EFICIÊNCIA NAS RONDAS PREVENTIVAS E NA PROTEÇÃO DA POPULAÇÃO.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_112-2025_diva_e_junior.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_112-2025_diva_e_junior.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE MANUTENÇÃO, CONSERVAÇÃO E LIMPEZA DAS DEPENDÊNCIAS PÚBLICAS MUNICIPAIS, INDICA AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE A REALIZAÇÃO DE LIMPEZA COMPLETA NA FAZENDA MUNICIPAL.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_113-2025_fabio.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_113-2025_fabio.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE CONSERVAÇÃO E LIMPEZA DAS DEPENDÊNCIAS PÚBLICAS, INDICAMOS AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A MANUTENÇÃO, SUBSTITUIÇÃO E/OU REPARO DAS LIXEIRAS LOCALIZADAS NA RUA ROCHA MIRANDA, NOS TRECHOS ONDE SE ENCONTRAM DANIFICADAS.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_114-2025_bruno.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_114-2025_bruno.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE GARANTIR CONDIÇÕES ADEQUADAS DE TRÁFEGO E SEGURANÇA PARA A POPULAÇÃO, INDICA AO SENHOR PREFEITO MUNICIPAL QUE DETERMINE AO SETOR COMPETENTE A REALIZAÇÃO DE MANUTENÇÃO, NIVELAMENTO E LIMPEZA DAS ESTRADAS RURAIS DO MUNICÍPIO, INCLUINDO A ESTRADA DE ACESSO AO DISTRITO DO SALTO.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_115-2025_fabio_e_rinaldo.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_115-2025_fabio_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DA MODERNIZAÇÃO E EFICIÊNCIA_x000D_
 ENERGÉTICA NA ILUMINAÇÃO PÚBLICA, INDICA A REALIZAÇÃO DE_x000D_
 ESTUDO TÉCNICO E SUBSTITUIÇÃO INTEGRAL DAS LUMINÁRIAS_x000D_
 EXISTENTES POR TECNOLOGIA LED EM TODO O MUNICÍPIO.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_116-2025_bruno_e_edmilson.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_116-2025_bruno_e_edmilson.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE VALORIZAÇÃO E MELHORES_x000D_
 CONDIÇÕES AOS MOTORISTAS DA SAÚDE, INDICA A REALIZAÇÃO DE_x000D_
 ESTUDO PARA ADEQUAÇÃO E MELHORIA DO VALOR DA DIÁRIA_x000D_
 ATUALMENTE RECEBIDA POR ESSES SERVIDORES.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_117-2025_junior.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_117-2025_junior.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A PROXIMIDADE DO FINAL DO ANO E A_x000D_
 NECESSIDADE DE MANTER A CIDADE LIMPA E ORGANIZADA,_x000D_
 INDICA-SE AO SENHOR PREFEITO MUNICIPAL A REALIZAÇÃO DE_x000D_
 LIMPEZA COMPLETA NO MUNICÍPIO, COM VARRIÇÃO, CAPINAÇÃO,_x000D_
 ROÇADA, RETIRADA DE ENTULHOS E MANUTENÇÃO DE PRAÇAS E_x000D_
 ESPAÇOS PÚBLICOS</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_118-2025_beatriz_vauverde.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_118-2025_beatriz_vauverde.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE LIMPEZA E MANUTENÇÃO NO_x000D_
 BAIRRO CAPAUVA, PRINCIPALMENTE ONDE FORAM DEPOSITADAS_x000D_
 TERRAS PARA PAVIMENTAÇÃO, ONDE O MATO ENCONTRA-SE ALTO_x000D_
 E HÁ ACÚMULO DE LIXO, CAUSANDO TRANSTORNOS AOS_x000D_
 MORADORES, INDICA-SE AO SETOR COMPETENTE A DEVIDA_x000D_
 LIMPEZA E MANUTENÇÃO</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_01-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_01-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO ALGUNS QUESTIONAMENTOS ATRAVÉS DOS MUNÍCIPES, QUE _x000D_
 TRATA SOBRE A POSSÍVEL FALTA DE MONITORAMENTO REALIZADO PELA _x000D_
 SEGURANÇA PÚBLICA E DIANTE DA GRAVIDADE DO RELATO, SOLICITAMOS _x000D_
 INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_02-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_02-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO ALGUNS QUESTIONAMENTOS ATRAVÉS DOS MUNÍCIPES, QUE_x000D_
 TRATA SOBRE A FALTA DE MANUTENÇÃO NO BANHEIRO DO CAMPO DE_x000D_
 MALHA LOCALIZADO NO DISTRITO DO SALTO, SOLICITO INFORMAÇÕES_x000D_
 PERTINENTES.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_n_03-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_n_03-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE NO FINAL DE OUTUBRO DE 2024 FOI FIRMADO CONVENIO COM O ITESP, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/183/requerimento_n_04-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/183/requerimento_n_04-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANTE A IMPORTÂNCIA DE UM AMBIENTE ESCOLAR ADEQUADO PARA O APRENDIZADO DOS ESTUDANTES, SOLICITAMOS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_n_05-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_n_05-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE MUITOS ACOMPANHANTES ENFRENTAM DIFICULDADES LOGISTICAS E FINANCEIRAS PARA SE DESLOCAR ATÉ O HOSPITAL OU UNIDADE DE SAÚDE, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_n_06-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_n_06-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE PRÓXIMO A ESCOLA ENIL BORIS DE MORAES FERREIRA, ONDE POSSUI A PRESENÇA CONSTANTE DE CRIANÇAS NOS HORÁRIOS DE ENTRADA E SAÍDA HÁ UM GRANDE MOVIMENTO DE VEÍCULOS, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_n_07-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_n_07-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO  O CRESCENTE NÚMERO DE ANIMAIS DE RUA, ESPECIALMENTE CÃES, QUE ENFRENTAM CONDIÇÕES ADVERSAS NAS VIAS PÚBLICAS, BEM COMO A NECESSIDADE DE GARANTIR OS CUIDADOS E A PROTEÇÃO DESSES ANIMAIS, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_n_08-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_n_08-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O CRESCENTE NÚMERO DE MUNÍCIPES QUE FREQUENTAM O LAGO MUNICIPAL AO PRATICAREM SUAS ATIVIDADES DE LAZER E SAÚDE E COM A NECESSIDADE DE TRAZER MAIOR CONFORTO AOS MUNÍCIPES</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_n_09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_n_09-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE GARANTIR A MELHORIA DA INFRAESTRUTURA DO NOSSO MUNICÍPIO BEM COMO A SEGURANÇA DOS MUNÍCIPES.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_n_10-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_n_10-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE ARANTIR A SEGURANÇA DO TRÂNSITO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_n_11-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_n_11-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADEW DE MELHORIAS NA INFRAESTRUTURA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_n_12-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_n_12-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DA TRANSPARÊNCIA E DA BOA GESTÃO_x000D_
 DOS BENS PÚBLICOS MUNICIPAIS, BEM COMO A NECESSIDADE DE MONITORAR_x000D_
 A SITUAÇÃO DOS RECURSOS E EQUIPAMENTOS DA FAZENDA MUNICIPAL,_x000D_
 SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento_n_13-2025_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento_n_13-2025_1.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A UNIDADE BÁSICA SERGINHO DA AMBULÂNCIA,_x000D_
 APARENTEMENTE ENCONTRA-SE COM A OBRA FINALIZADA, SOLICITO_x000D_
 INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/199/requerimento_n_14-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/199/requerimento_n_14-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE EM 11 DE MAIO DE 2022 FOI APROVADA A LEI N° 868_x000D_
 QUE AUTORIZA A CELEBRAÇÃO DO CONVÊNIO COM A UNIVERSIDADE_x000D_
 FEDERAL DE SÃO CARLOS REFERENTE AO PROGRAMA FUTURO CIENTISTA,_x000D_
 SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_n_15-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_n_15-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE NO DIA 26 DE FEVEREIRO DE 2025 HOUVE UM EPISÓDIO PREOCUPANTE NA ESCOLA ESTADUAL, E TENDO EM VISTA A NECESSIDADE DE PREVENIR SITUAÇÕES DE RISCO E PROPORCIONAR UM AMBIENTE MAIS SEGURO PARA OS ALUNOS, SOLICITO INFORMAÇÕES PERTINENTES</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_n_16-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_n_16-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE UM ATENDIMENTO ADEQUADO AS CRIANÇAS DA CRECHE, SOLICITO INFORMAÇÕES PERTINENTES</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_17-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_17-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A REFERIDA VICINAL APRESENTA DIVERSOS TRECHOS COM BURACOS E IRREGULARIDADES, COMPROMETENDO A SEGURANÇA DOS MOTORISTAS E PEDESTRES QUE TRAFEGAM PELO LOCAL, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_18-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_18-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A PATROL É UM EQUIPAMENTO ESSENCIAL PARA A MANUTENÇÃO DE ESTRADAS RURAIS E VIAS PÚBLICAS, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_19-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_19-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DESTE SÍMBOLO PARA A IDENTIDADE E VISIBILIDADE DO NOSSO MUNICÍPIO, SOLICITO INFORMAÇÕES PERTINENTES</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_20-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_20-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DO TRABALHO EDUCACIONAL REALIZADO PELOS PROFESSORES ESTAGIÁRIOS E A NECESSIDADE DE VALORIZAÇÃO DE SUAS FUNÇÕES, SOLICITO INFORMAÇÕES PERTINENTES</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_21-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_21-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DA SINALIZAÇÃO VIÁRIA PARA A SEGURANÇA DOS PEDESTRES E MOTORISTAS, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_22-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_22-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A TRANSPARÊNCIA E A RESPONSABILIDADE NA UTILIZAÇÃO DOS RECURSOS PÚBLICOS REFERENTE A CONTRATAÇÃO DA BANDA DE CARNAVAL, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_23-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_23-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE UM MELHOR PLANEJAMENTO DAS AÇÕES DE MANUTENÇÃO E REPOSIÇÃO DE VEÍCULOS, ASSEGURANDO O BOM FUNCIONAMENTO DOS SERVIÇOS MUNICIPAIS, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento_24-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento_24-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE ACOMPANHAR OS ÍNDICES DE CRIMINALIDADE E AVALIAR A ATUAÇÃO DA GUARDA CIVIL MUNICIPAL, BUSCANDO SUBSÍDIOS PARA POSSÍVEIS AÇÕES LEGISLATIVAS E MEDIDAS DE SEGURANÇA PÚBLICA, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_25-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_25-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE ACOMPANHAR O ANDAMENTO DOS REPASSES EM ESPECIAL A EMENDA PARLAMENTAR DE R$ 150.000,00, DESTINADA PELO DEPUTADO CAPITÃO TELHADA PARA A AQUISIÇÃO DE UMA VIATURA PARA A GUARDA CIVIL MUNICIPAL, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_26-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_26-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DA MANUTENÇÃO CONTÍNUA DAS CÂMERAS DE SEGURANÇA PARA O MONITORAMENTO E A PROTEÇÃO DA POPULAÇÃO, SOLICITO INFORMAÇÕES PERTINENTES</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_27-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_27-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A FALTA DE MEDICAMENTOS CONTROLADOS TEM IMPACTADO DIRETAMENTE OS PACIENTES QUE DEPENDEM DESSES REMÉDIOS PARA O TRATAMENTO DE SUAS CONDIÇÕES DE SAÚDE, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_28-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_28-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DA SEGURANÇA NAS UNIDADES ESCOLARES PARA GARANTIR A PROTEÇÃO DOS ALUNOS, PROFESSORES E FUNCIONÁRIOS, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_29-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_29-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A RUA ROCHA MIRANDA, NAS PROXIMIDADES DO PORTAL, TEM ENFRENTADO PROBLEMAS DE ILUMINAÇÃO PÚBLICA DEVIDO À OBSTRUÇÃO CAUSADA POR UMA PLACA INSTALADA NO LOCAL E A FALTA DE ILUMINAÇÃO COMPROMETE A VISIBILIDADE, TRAZENDO INSEGURANÇA PARA OS MORADORES E TRANSEUNTES, ALÉM DE AUMENTAR O RISCO DE ACIDENTES, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_30-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_30-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A TRANSPARÊNCIA NA GESTÃO PÚBLICA É ESSENCIAL PARA O ACOMPANHAMENTO DAS FINANÇAS MUNICIPAIS, PERMITINDO QUE A POPULAÇÃO E OS ÓRGÃOS FISCALIZADORES TENHAM CONHECIMENTO SOBRE A REAL SITUAÇÃO FINANCEIRA DA PREFEITURA, INCLUINDO AS DÍVIDAS CONTRAÍDAS E SEUS RESPECTIVOS VALORES, SOLICITO_x000D_
 INFORMAÇÕES PERTINENTES</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_31-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_31-2025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, nos termos regimentais e consultado o douto Plenário, seja oficiado ao Senhor Prefeito Municipal, considerando que a transparência na gestão pública é fundamental para que a população e os órgãos fiscalizadores possam acompanhar o andamento dos convênios firmados pelo município, garantindo a correta aplicação dos recursos e o cumprimento dos objetivos propostos</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_32-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_32-2025.pdf</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_33-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_33-2025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, nos termos regimentais e consultado o douto Plenário, que seja oficiado ao Senhor Prefeito Municipal, junto à Secretaria Municipal da Segurança Pública, considerando a importância da transparência e da boa gestão dos bens públicos municipais, bem como a necessidade de monitorar a situação dos recursos e equipamentos desta secretária tão importante para nossa população</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_34-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_34-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DA TRANSPARÊNCIA E DA BOA GESTÃO_x000D_
 DOS BENS PÚBLICOS MUNICIPAIS, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_35-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_35-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A DISPONIBILIDADE DE UM LABORATÓRIO DE EXAMES_x000D_
 PRÓPRIO REDUZIRIA CUSTOS COM TERCEIRIZAÇÃO, ALÉM DE OFERECER MAIS_x000D_
 AGILIDADE E QUALIDADE NOS SERVIÇOS DE SAÚDE PRESTADOS À_x000D_
 POPULAÇÃO, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_36-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_36-2025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO à Mesa, nos termos regimentais e consultado o douto_x000D_
 Plenário, que seja oficiado ao Senhor Prefeito Municipal, junto à Secretaria_x000D_
 Municipal competente, considerando que a segurança pública é uma das_x000D_
 principais preocupações da população, a ampliação do efetivo da GCM_x000D_
 representa um avanço importante para a preservação da ordem e o bem-estar_x000D_
 dos cidadãos e a transparência na gestão pública é essencial para manter a_x000D_
 confiança da população nas instituições municipais, solicito informações_x000D_
 detalhadas sobre a nomeação e posse dos dois novos integrantes da Guarda_x000D_
 Civil Municipal (GCM).</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/279/requerimento_37-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/279/requerimento_37-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE ESPAÇOS DE LAZER CONTRIBUEM PARA A SAÚDE FÍSICA, MENTAL E SOCIAL DA POPULAÇÃO, FORTALECENDO VÍNCULOS COMUNITÁRIOS E PREVENINDO PROBLEMAS RELACIONADOS À OCIOSIDADE E VULNERABILIDADE SOCIAL, SOLICITO INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_38-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_38-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A CONSERVAÇÃO DAS ESTRADAS VICINAIS É FUNDAMENTAL PARA O DESENVOLVIMENTO DAS ÁREAS RURAIS E PARA A QUALIDADE DE VIDA DA POPULAÇÃO, SOLICITO A INFORMAÇÃO PERTINENTE.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_39-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_39-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE O TRANSPORTE DE PACIENTES COM NECESSIDADES ESPECIAIS EXIGE VEÍCULOS ADAPTADOS E CUIDADOS ESPECÍFICOS PARA GARANTIR SEGURANÇA E DIGNIDADE E QUE TÊM CHEGADO QUESTIONAMENTOS DE MUNÍCIPES SOBRE A DISPONIBILIDADE E OS CRITÉRIOS UTILIZADOS PARA O ENVIO DE CARROS ADAPTADOS, ESPECIALMENTE EM CASOS DE PACIENTES COM MOBILIDADE REDUZIDA OU COMPROMETIDA, SOLICITO A INFORMAÇÃO PERTINENTE.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_40-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_40-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE O CAMPO DE FUTEBOL UTILIZADO PELO CAMPINA F.C. É UM IMPORTANTE ESPAÇO ESPORTIVO E COMUNITÁRIO, UTILIZADO POR JOVENS, ATLETAS AMADORES E MORADORES DA REGIÃO E QUE É DE INTERESSE PÚBLICO CONHECER A SITUAÇÃO LEGAL E ADMINISTRATIVA DE ESPAÇOS PÚBLICOS UTILIZADOS POR ENTIDADES ESPORTIVAS, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_41-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_41-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE TRANSPARÊNCIA NA GESTÃO DOS RECURSOS PÚBLICOS, ESPECIALMENTE EM CONTRATOS FIRMADOS COM EMPRESAS TERCEIRIZADAS, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_42-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_42-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE O GINÁSIO MUNICIPAL É UM ESPAÇO PÚBLICO DESTINADO À PRÁTICA ESPORTIVA, AO LAZER E AO DESENVOLVIMENTO DE ATIVIDADES VOLTADAS À COMUNIDADE, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_43-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_43-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE DURANTE A INAUGURAÇÃO DA UNIDADE BÁSICA DE SAÚDE "SERGINHO DA AMBULÂNCIA", O PREFEITO MUNICIPAL ANUNCIOU PUBLICAMENTE QUE A NOVA UBS ANTERIORMENTE PREVISTA PARA O CONJUNTO HABITACIONAL CDHU A E B NÃO SERÁ MAIS CONSTRUÍDA NAQUELE LOCAL, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_44-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_44-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O DIREITO DOS CIDADÃOS À INFORMAÇÃO E A NECESSIDADE DE TRANSPARÊNCIA NOS ATOS DA ADMINISTRAÇÃO PÚBLICA, SOLICITO AS INFORMAÇÕES PERTINENTES REFERENTE AO ULTIMO CONCURSO PÚBLICO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_45-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_45-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE O CONTROLE POPULACIONAL E SANITÁRIO DE ANIMAIS NO MUNICÍPIO É UMA QUESTÃO RELEVANTE PARA A SAÚDE PÚBLICA, SEGURANÇA E BEM-ESTAR DA POPULAÇÃO E DOS PRÓPRIOS ANIMAIS, SOLICITO AS INFORMAÇOES PERTINENTES.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/335/requerimento_46-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/335/requerimento_46-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O CALENDÁRIO DE EVENTOS EM COMEMORAÇÃO AO ANIVERSÁRIO DE NOSSO MUNICÍPIO, MAIS PONTUALMENTE A OCORRÊNCIA DE EVENTO DENOMINADO COMO “CAMPINA NIGHI RUN” REALIZADO NO DIA 17 DE MAIO DO CORRENTE ANO, SOLICITO AS INFORMAÇOES PERTINENTES</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/336/requerimento_47-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/336/requerimento_47-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A ATUAÇÃO DA ADMINISTRAÇÃO PÚBLICA DEVE OBSERVAR OS PRINCÍPIOS CONSTITUCIONAIS, EM ESPECIAL OS DA IMPESSOALIDADE E DA MORALIDADE, INCLUSIVE NA ORGANIZAÇÃO E APOIO A EVENTOS PÚBLICOS, COMO APRESENTAÇÃO DA BANDA MARCIAL, SOLICITO AS INFORMAÇOES PERTINENTES</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/337/requerimento_48-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/337/requerimento_48-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A ADMINISTRAÇÃO PÚBLICA É REGIDA POR PRINCÍPIOS CONSTITUCIONAIS ENTRE ELES A IMPESSOALIDADE E MORALIDADE ADMINISTRATIVA, SOLICITO AS INFORMAÇOES PERTINENTES</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_49-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_49-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA HISTÓRICA E SOCIAL RESPEITO DA ANTIGA ESCOLA LOCALIZADA NO DISTRITO DO SALTO PARA A COMUNIDADE LOCAL, SOLICITO AS INFORMAÇOES PERTINENTES</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_50-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_50-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DE MANTER ATUALIZADA AS INFORMAÇÕES SOBRE A COMPRA E DISTRIBUIÇÃO DE MEDICAMENTOS NO ÂMBITO DA REDE PÚBLICA DE SAÚDE DESTE MUNICÍPIO, SOLICITO AS INFORMAÇOES PERTINENTES</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_51-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_51-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A MERENDA ESCOLAR É FUNDAMENTAL PARA O DESENVOLVIMENTO E A PERMANÊNCIA DOS ALUNOS NA ESCOLA, TORNA-SE IMPRESCINDÍVEL O ACOMPANHAMENTO E FISCALIZAÇÃO DESTE SERVIÇO ESSENCIAL, SOLICITO AS INFORMAÇOES PERTINENTES</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_52-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_52-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE SE OBTER INFORMAÇÕES DETALHADAS SOBRE AS EMENDAS PARLAMENTARES DESTINADAS À INFRAESTRUTURA, ESPECIALMENTE AQUELAS VOLTADAS À PAVIMENTAÇÃO NO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, SOLICITO AS INFORMAÇOES PERTINENTES.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_53-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_53-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE É DEVER DA ADMINISTRAÇÃO PÚBLICA DAR TRANSPARÊNCIA AOS ATOS RELACIONADOS AO CONCURSO PÚBLICO Nº 01/2023, ESPECIALMENTE QUANTO ÀS CONVOCAÇÕES JÁ REALIZADAS, ÀS FUTURAS CHAMADAS E À PREVISÃO OFICIAL SOBRE A CONTINUIDADE DAS NOMEAÇÕES, SOLICITO AS INFORMAÇOS PERTINENTES.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_54-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_54-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE AS EMENDAS IMPOSITIVAS SÃO UM INSTRUMENTO QUE OS VEREADORES POSSUEM PARA DESTINAR RECURSOS PARA A REALIZAÇÃO DE DIVERSOS SERVIÇOS OU PROJETOS PARA O USO DA POPULAÇÃO, SOLICITAMOS AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_55-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_55-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DE CONHECER OS BENS IMÓVEIS PERTENCENTES AO MUNICÍPIO, COM VISTAS À ELABORAÇÃO DE POLÍTICAS PÚBLICAS, PLANEJAMENTO URBANO E EVENTUAL DESTINAÇÃO DE ÁREAS PARA PROJETOS SOCIAIS, AMBIENTAIS, HABITACIONAIS OU ADMINISTRATIVOS, SOLICITAMOS AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/375/requerimento_56-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/375/requerimento_56-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A FEIRA DA LUA É UM IMPORTANTE ESPAÇO DE COMÉRCIO LOCAL E DE CONVIVÊNCIA COMUNITÁRIA, CONTRIBUINDO PARA A ECONOMIA E A CULTURA DO MUNICÍPIO; E QUE SUA INTERRUPÇÃO GERA DÚVIDAS E PREOCUPAÇÃO ENTRE OS MORADORES E COMERCIANTES QUE DEPENDEM DO EVENTO PARA SUA RENDA E LAZER, SOLICITAMOS AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_57-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_57-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A RESPOSTA AO REQUERIMENTO Nº 15, NA QUAL FOI INFORMADO QUE A RONDA ESCOLAR FOI IMPLANTADA E QUE EXISTE UM LIVRO DE ASSINATURAS REFERENTE ÀS RONDAS REALIZADAS, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_58-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_58-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE A FROTA DE VEÍCULOS DA MUNICIPALIDADE REPRESENTA UM BEM PÚBLICO DE ALTO VALOR, CUJA MANUTENÇÃO PREVENTIVA E CORRETIVA É ESSENCIAL PARA GARANTIR A SEGURANÇA, A EFICIÊNCIA E A ECONOMICIDADE DOS SERVIÇOS PRESTADOS À POPULAÇÃO, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_59-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_59-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DA TRANSPARÊNCIA NA APLICAÇÃO DOS RECURSOS PÚBLICOS, ESPECIALMENTE NO QUE DIZ RESPEITO À CONTRATAÇÃO DE PRESTADORES DE SERVIÇOS, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_60-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_60-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE O CAMPO LOCALIZADO NA PRAÇA DO DISTRITO DO SALTO ENCONTRA-SE ATUALMENTE EM PÉSSIMAS CONDIÇÕES ESTRUTURAIS, COM AUSÊNCIA DE MANUTENÇÃO ADEQUADA, COLOCANDO EM RISCO A INTEGRIDADE DOS USUÁRIOS E COMPROMETENDO SUA FUNCIONALIDADE, SOLICITO AS INFORMAÇÕES PERTINENTES</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_61-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_61-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DO FORNECIMENTO DE UNIFORMES ESCOLARES COMO INSTRUMENTO DE APOIO ÀS FAMÍLIAS, PROMOÇÃO DA IGUALDADE, VALORIZAÇÃO DA IDENTIDADE ESCOLAR E INCLUSÃO SOCIAL, SOLICITO AS INFORMAÇÕES PERTINENTES</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_62-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_62-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO QUE DOIS POSTES LOCALIZADOS NA AVENIDA CONSOLAÇÃO, NAS PROXIMIDADES DA PRAÇA DA BÍBLIA, APRESENTAM FORTE INCLINAÇÃO E RISCO IMINENTE DE QUEDA, OFERECENDO PERIGO À POPULAÇÃO E AO TRÁFEGO LOCAL, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_63-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_63-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DE GARANTIR UM ENSINO DE QUALIDADE, INCLUSIVO E EQUITATIVO PARA TODOS OS ALUNOS DA REDE MUNICIPAL, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/393/requerimento_64-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/393/requerimento_64-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DA INCLUSÃO E DA GARANTIA DE DIREITOS ÀS PESSOAS COM NECESSIDADES ESPECIAIS, ESPECIALMENTE NO QUE SE REFERE AO TRANSPORTE ACESSÍVEL E À OFERTA DE ATIVIDADES PEDAGÓGICAS ADEQUADAS, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/396/requerimento_65-2025_francisco_08-09-205.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/396/requerimento_65-2025_francisco_08-09-205.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A JUSTA NECESSIDADE, SOLICITA INFORMAÇÃO SOBRE A PREVISÃO DE CONTRATAÇÃO DE NOVOS PROFISSIONAIS PARA A CRECHE CARMO LOURENÇO GOMES, LOCALIZADA NA RUA CAMBARÁ, Nº112, BAIRRO CAPAUVA.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_66-2025_15-09-2025_beatriz.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_66-2025_15-09-2025_beatriz.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A JUSTA NECESSIDADE DE ACOMPANHAMENTO NAS POLÍTICAS PÚBLICAS DA SAÚDE INCLUINDO EXAMES LABORATORIAIS, CONSULTAS PSIQUIÁTRICAS E POSSÍVEIS CONVÊNIOS DE APOIO NO MUNICÍPIO, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_67-2025_junior_15-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_67-2025_junior_15-09-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O DEVIDO ACOMPANHAMENTO PELO PODER LEGISLATIVO E PELA POPULAÇÃO: SOLICITA INFORMAÇÕES SOBRE A DESTINAÇÃO EFETIVA DE EMENDAS IMPOSITIVAS</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_68-2025_15-09-2025_beatriz.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_68-2025_15-09-2025_beatriz.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A JUSTA NECESSIDADE SOLICITA AS INFORMAÇÕES PERTINENTES SOBRE A DEVIDA IMPLANTAÇÃO DA REDE DE ESGOTO NO BAIRRO ALEIXO E SUAS LIGAÇÕES</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_69-2025_bruno_15-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_69-2025_bruno_15-09-2025.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O ELEVADO NÚMERO DE ACIDENTES QUE VÊM OCORRENDO NA CURVA ANTES DA CHEGADA AO DISTRITO DO SALTO, SOLICITO AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_70-2025_22-09-2025_bruno.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_70-2025_22-09-2025_bruno.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A JUSTA NECESSIDADE, SOLICITA INFORMAÇÕES AO SENHOR PREFEITO SOBRE A ATUALIZAÇÃO DO VALOR DO CARTÃO ALIMENTAÇÃO DOS SERVIDORES DO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_71-2025_22-09-2025_bruno_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_71-2025_22-09-2025_bruno_1.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A DEVIDA OBSERVÂNCIA, SOLICITA INFORMAÇÕES AO SENHOR PREFEITO SOBRE A ATUALIZAÇÃO DOS ITENS DA CESTA BÁSICA FORNECIDA AOS SERVIDORES DO EXECUTIVO MUNICIPAL, PRODUTOS A SEREM ACRESCIDOS E PARTICIPAÇÃO DA CATEGORIA NA REFORMULAÇÃO.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_72-2025_29-09-2025_beatriz.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_72-2025_29-09-2025_beatriz.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A JUSTA NECESSIDADE SOLICITA AO PODER EXECUTIVO INFORMAÇÕES ACERCA DA REGULARIZAÇÃO FUNDIÁRIA NO MUNICÍPIO, INCLUINDO MEDIDAS ADOTADAS, PRAZOS PARA ENTREGA DE TÍTULOS DE PROPRIEDADE E EXISTÊNCIA DE CONVÊNIOS OU PROGRAMAS DE APOIO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_73-2025_29-09-2025_beatriz.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_73-2025_29-09-2025_beatriz.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A DEVIDA OBSERVÂNCIA LEGAL REQUER INFORMAÇÕES DO PODER EXECUTIVO SOBRE O DESVIO DE FUNÇÃO DE SERVIDORES EFETIVOS APROVADOS EM CONCURSO PÚBLICO PARA O CARGO DE OPERADOR DE MÁQUINAS E AS PROVIDÊNCIAS A SEREM ADOTADAS PARA ADEQUAÇÃO DA SITUAÇÃO À LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_74-2025_29-09-2025_diva.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_74-2025_29-09-2025_diva.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A POSSIBILIDADE DE AVALIAR A ALTERAÇÃO DO REGIME JURÍDICO DOS SERVIDORES PÚBLICOS MUNICIPAIS, REQUER INFORMAÇÕES AO EXECUTIVO SOBRE A VIABILIDADE DE ADOÇÃO DO REGIME CELETISTA.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/433/requerimento_75-2025_fabio.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/433/requerimento_75-2025_fabio.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE ESCLARECIMENTOS QUANTO AO ABASTECIMENTO DE ÁGUA NO BAIRRO DO LARANJAL, SOLICITA INFORMAÇÕES AO EXECUTIVO MUNICIPAL ACERCA DAS PROVIDÊNCIAS ADOTADAS, ESTUDOS REALIZADOS E PRAZOS PREVISTOS PARA GARANTIR O FORNECIMENTO REGULAR DE ÁGUA ÀS PROPRIEDADES DA LOCALIDADE.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_76-2025_edmilson_e_bruno.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_76-2025_edmilson_e_bruno.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE FISCALIZAÇÃO QUANTO À UTILIZAÇÃO DE BENS PÚBLICOS MUNICIPAIS, REQUER INFORMAÇÕES SOBRE O EVENTO PARTICULAR REALIZADO NO LAGO MUNICIPAL, INCLUINDO AUTORIZAÇÕES, FUNDAMENTOS LEGAIS, EVENTUAIS CONTRAPARTIDAS E DOCUMENTOS FISCAIS RELACIONADOS À SUA REALIZAÇÃO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_77-2025_junior.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_77-2025_junior.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DA TRANSPARÊNCIA NA APLICAÇÃO DOS RECURSOS PÚBLICOS E A NECESSIDADE DE ACOMPANHAMENTO DAS AÇÕES MUNICIPAIS VOLTADAS À ASSISTÊNCIA SOCIAL, REQUER INFORMAÇÕES AO PODER EXECUTIVO SOBRE A REGULARIDADE DOS REPASSES MENSAIS DAS VERBAS DESTINADAS À CASA DE REPOUSO NOVA FAMÍLIA.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_78-2025_diva_e_junior.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_78-2025_diva_e_junior.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O DEVER CONSTITUCIONAL DE FISCALIZAÇÃO DO PODER LEGISLATIVO E A NECESSIDADE DE ACOMPANHAMENTO DA ASSIDUIDADE DOS SERVIDORES PÚBLICOS, REQUER O ENCAMINHAMENTO DA FOLHA DE PONTO DOS FUNCIONÁRIOS DA FAZENDA MUNICIPAL.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_79-2025_diva_e_junior.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_79-2025_diva_e_junior.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DA TRANSPARÊNCIA NA GESTÃO DOS RECURSOS PÚBLICOS E A NECESSIDADE DE CONHECIMENTO SOBRE AS FONTES DE CUSTEIO DA FAZENDA MUNICIPAL, REQUER INFORMAÇÕES SOBRE A ORIGEM E O VALOR MENSAL DESTINADO À SUA MANUTENÇÃO.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_80-2025_bruno.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_80-2025_bruno.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA ESTRATÉGICA DO TURISMO PARA O DESENVOLVIMENTO MUNICIPAL E A EXISTÊNCIA, NA LEI MUNICIPAL Nº 596/2014, DO CARGO EFETIVO DE TURISMÓLOGO, REQUER INFORMAÇÕES AO PODER EXECUTIVO ACERCA DE ESTUDOS, PREVISÃO DE CONCURSO, DOTAÇÃO ORÇAMENTÁRIA E PLANEJAMENTO TÉCNICO REFERENTES AO PROVIMENTO DESTE CARGO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/455/requerimento_81-2025_fabio.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/455/requerimento_81-2025_fabio.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DO PLANEJAMENTO ECONÔMICO MUNICIPAL E DA POSSÍVEL EXISTÊNCIA DE ÁREA DESTINADA À IMPLANTAÇÃO DE DISTRITO/ÁREA INDUSTRIAL, REQUER INFORMAÇÕES AO PODER EXECUTIVO SOBRE SUA LOCALIZAÇÃO, PROJETO URBANÍSTICO, EMPRESAS INTERESSADAS, INCENTIVOS PREVISTOS E ESTÁGIO DE REGULARIZAÇÃO E INFRAESTRUTURA DO REFERIDO ESPAÇO.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_82-2025_bruno.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_82-2025_bruno.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE ESCLARECIMENTOS ACERCA DO CRITÉRIO ADOTADO PELO PODER PÚBLICO MUNICIPAL PARA A RETIRADA DE ENTULHOS DE CONSTRUÇÃO CIVIL, BEM COMO INFORMAÇÕES SOBRE EVENTUAL COBRANÇA PELO SERVIÇO, REQUER INFORMAÇÕES JUNTO AO SETOR COMPETENTE.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_83-2025_fabio_e_rinaldo.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_83-2025_fabio_e_rinaldo.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O AUMENTO DE EVENTOS CLIMÁTICOS_x000D_
 EXTREMOS E A NECESSIDADE DE PREPARO DO MUNICÍPIO PARA_x000D_
 SITUAÇÕES EMERGENCIAIS, REQUER INFORMAÇÕES SOBRE A_x000D_
 ESTRUTURA E O PLANO DE AÇÃO DA DEFESA CIVIL EM CASOS DE_x000D_
 CATÁSTROFES CLIMÁTICAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_84-2025_francisco.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_84-2025_francisco.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A IMPORTÂNCIA DO SANEAMENTO BÁSICO PARA A_x000D_
 SAÚDE PÚBLICA E A QUALIDADE DE VIDA DA POPULAÇÃO, REQUER_x000D_
 INFORMAÇÕES SOBRE A EXISTÊNCIA DE ESTUDO, PROJETO OU_x000D_
 PREVISÃO PARA IMPLANTAÇÃO DO SISTEMA DE SANEAMENTO BÁSICO_x000D_
 NO BAIRRO ARAÇATUBA.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_85-2025_francisco.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_85-2025_francisco.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE GARANTIR SEGURANÇA NO_x000D_
 TRÂNSITO E MELHOR VISIBILIDADE NAS VIAS PÚBLICAS, REQUER_x000D_
 INFORMAÇÕES SOBRE A PROGRAMAÇÃO DE PINTURA E_x000D_
 REVITALIZAÇÃO DAS FAIXAS DE PEDESTRES E DEMAIS SINALIZAÇÕES_x000D_
 NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_86-2025_edmilson_e_bruno.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_86-2025_edmilson_e_bruno.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO O DEVER DE TRANSPARÊNCIA DA ADMINISTRAÇÃO PÚBLICA E A NECESSIDADE DE VERIFICAR A LEGALIDADE DA FORMA DE PAGAMENTO ADOTADA PARA SERVIDORES QUE TRABALHAM EM DOMINGOS, FERIADOS E PONTOS FACULTATIVOS, REQUER AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_87-2025_beatriz.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_87-2025_beatriz.pdf</t>
   </si>
   <si>
     <t>CONSIDERANDO A NECESSIDADE DE ESCLARECIMENTOS SOBRE A_x000D_
 PRESTAÇÃO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO,_x000D_
 ABRANGENDO RESPONSABILIDADES, CUSTOS, FALHAS NA ILUMINAÇÃO DE_x000D_
 DIVERSAS VIAS E PROVIDÊNCIAS ADOTADAS, BEM COMO EVENTUAL_x000D_
 PREVISÃO DE IMPLANTAÇÃO DE ILUMINAÇÃO EM LED EM TODA A CIDADE,_x000D_
 REQUER AS INFORMAÇÕES PERTINENTES.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/258/mocao_01-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/258/mocao_01-2024.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Campina do Monte Alegre, nos termos do art. 227 do Regimento Interno, apresentam a presente Moção de Pesar, a ser encaminhada aos familiares do Senhor José Geraldo Lopes, falecido em 19 de março de 2025.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_02-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_02-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES À EQUIPE DE ESTUDOS VOLTADO AS COMORBIDADES RELACIONADAS AO AUTISMO - ANITA BRITO</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/311/mocao_03-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/311/mocao_03-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMILIA DO SR. EDMILSON FERREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/361/mocao_04-2025_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/361/mocao_04-2025_1.pdf</t>
   </si>
   <si>
     <t>MOÇAO DE PESAR À FAMILIA DO SR. LUCIO BALMIZA.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/400/mocao_05-2025_bruno_08-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/400/mocao_05-2025_bruno_08-09-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO A SER ENCAMINHADA À EQUIPE DE VOLUNTÁROS RESPONSÁVEL PELA LIMPEZA DO RIO PARANAPANEMA</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_06-2025_junior_e_demais_vereadores_22-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_06-2025_junior_e_demais_vereadores_22-09-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À PROFESSORA GERALDA ARRUDA MONTEIRO DA COSTA, POR SUA BRILHANTE TRAJETÓRIA NA EDUCAÇÃO E POR OCASIÃO DE SUA APOSENTADORIA.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_07-2025_junior_e_demais_vereadores_22-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_07-2025_junior_e_demais_vereadores_22-09-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO À PROFESSORA SOLANGE GOMES, POR SUA BRILHANTE TRAJETÓRIA NA EDUCAÇÃO E POR OCASIÃO DE SUA APOSENTADORIA.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO, À EQUIPE DE VOLUNTÁRIOS RESPONSÁVEL PELA ORGANIZAÇÃO DO EVENTO BENEFICENTE “COSTELAÇO”)</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/427/mocao_de_pesar_09-2025_bruno_e_demais_vereadores_22-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/427/mocao_de_pesar_09-2025_bruno_e_demais_vereadores_22-09-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SRA. CARMEN ISABEL DA SILVA, PELO SEU FALECIMENTO OCORRIDO EM 16 DE SETEMBRO DE 2025, AOS 67 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/485/mocao_de_pesar_10-2025_francisco_e_demais_vereadores_01-12-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/485/mocao_de_pesar_10-2025_francisco_e_demais_vereadores_01-12-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DA SRA. ZILDA PASSARINHO, PELO SEU FALECIMENTO OCORRIDO NO DIA 19 DE NOVEMBRO DE 2025.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_de_pesar_11-2025_caio_e_demais_vereadores_08-12-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_de_pesar_11-2025_caio_e_demais_vereadores_08-12-2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SR PAULO ROBERTO VENÂNCIO,_x000D_
 PELO SEU FALECIMENTO OCORRIDO NO DIA 01 DE DEZEMBRO DE 2025</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>PROJETO DE LEI</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/162/pl_01-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/162/pl_01-2025.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO_x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A_x000D_
 ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO_x000D_
 ANUAL DE 2025 NO VALOR DE R$ 250.000,00, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/163/pl_02-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/163/pl_02-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI Nº 596/2014, QUE DISPÕE SOBRE A CRIAÇÃO E EXTINÇÃO DE CARGOS NO QUADRO GERAL DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/164/pl_03-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/164/pl_03-2025.pdf</t>
   </si>
   <si>
     <t>VISA promover adequação orçamentária no município de Campina do Monte Alegre e autorizar a abertura de crédito adicional especial ao orçamento anual de 2025 no valor de R$ 115.000,00. e da outras providencias.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/165/pl_04-2025_rev_geral_anual_servidores.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/165/pl_04-2025_rev_geral_anual_servidores.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES _x000D_
 PÚBLICOS NO ÂMBITO DA CÂMARA MUNICIPAL DE CAMPINA DO MONTE ALEGRE, E _x000D_
 DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/166/pl_05-2025_projeto_de_lei_adote_uma_praca.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/166/pl_05-2025_projeto_de_lei_adote_uma_praca.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA MUNICIPAL “ADOTE UMA PRAÇA” NO _x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/180/pl_06-2025_-_maus_tratos.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/180/pl_06-2025_-_maus_tratos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de acorrentar ou abandonar animais em logradouros públicos no âmbito do município de Campina do Monte alegre.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/181/pl_07-2025_-_altera_o_logradouro.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/181/pl_07-2025_-_altera_o_logradouro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE LEI Nº 406, DE 23 DE NOVEMBRO DE 2006, QUE DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS NO LOTEAMENTO SÃO ROQUE E VILA GOMES, NESTA CIDADE DE CAMPINA DO MONTE ALEGRE, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/194/pl_08-2025_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/194/pl_08-2025_1.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 40.586,87, E DÁ OUTRAS PROVEDÊNCIAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/195/pl_09-2025_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/195/pl_09-2025_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/196/pl_10-2025_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/196/pl_10-2025_1.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 390.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/201/pl_11-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/201/pl_11-2025.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL N° 923, DE 31 DE MARÇO DE 2023, QUE_x000D_
 TRATA DA POLÍTICA MUNICIPAL DE PROTEÇAO E ATENDIMENTO_x000D_
 DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO CONSELHO_x000D_
 MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, DO_x000D_
 CONSELHO TUTELAR, DO FUNDO MUNICIPAL DOS DIREITOS DA_x000D_
 CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/202/pl_12-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/202/pl_12-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇAO NA LEI N° 866/2022, QUE INSTITUIU O_x000D_
 PROGRAMA MUNICIPAL DO CARTÃO AUXILIO ALIMENTAÇÃO NO_x000D_
 ÂMBITO DO PODER EXECUTIVO DO MUNICIPIO DE CAMPINA DO_x000D_
 MONTE ALEGRE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/203/pl_13-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/203/pl_13-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REVISÃO GERAL E ANUAL DA REMUNERAÇÃO_x000D_
 DOS SERVIDORES PÚBLICOS DO PODER EXECUTIVO NO ÂMBITO DO_x000D_
 MUNICIPIO DE CAMPINA DO MONTE ALEGRE E DÁ OUTRAS_x000D_
 PROVIDÊNCIA"</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/204/pl_14-2025_rev_geral_anual_servidores.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/204/pl_14-2025_rev_geral_anual_servidores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS_x000D_
 SERVIDORES PÚBLICOS NO ÂMBITO DA CÂMARA MUNICIPAL DE_x000D_
 CAMPINA DO MONTE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS "</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/205/pl_15-2025_-_dispoe_sobre_a_alteracao_lei_653_2016_cartao_alimentacao.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/205/pl_15-2025_-_dispoe_sobre_a_alteracao_lei_653_2016_cartao_alimentacao.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 3º DA LEI Nº 653, DE 25 DE FEVEREIRO DE 2016, QUE DISPÕE SOBRE A AUTORIZAÇÃO DO PODER LEGISLATIVO A CONCEDER CARTÃO ALIMENTAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS "</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/259/pl_16-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/259/pl_16-2025.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO .DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE_x000D_
 R$ 130.000,00 E DÁ OUTRAS PROVIDÊ'NCIAS."</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/260/pl_17-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/260/pl_17-2025.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2(025 NO VALOR DE_x000D_
 R$52.000,00, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/239/pl_18-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/239/pl_18-2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUÍ O PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS_x000D_
 SÓLIDOS DO MUNICÍPIO DE CAMPINA DO MONTE ALEGREISP."</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/240/pl_19-2025_-_institui_o_dia_municipal_da_conscientizacao_do_autismo_no_calendario_oficial_de_datas_e_eventos.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/240/pl_19-2025_-_institui_o_dia_municipal_da_conscientizacao_do_autismo_no_calendario_oficial_de_datas_e_eventos.pdf</t>
   </si>
   <si>
     <t>“Institui o Dia Municipal da Conscientiza-ção do Autismo no Calendário Oficial de Datas e Eventos do município de Campina do Monte Alegre, e dá outras providências”.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/261/pl_20-2025_-__criacao_de_cargo_efetivo_de_auxiliar_de_servicos_gerais_-_limpeza.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/261/pl_20-2025_-__criacao_de_cargo_efetivo_de_auxiliar_de_servicos_gerais_-_limpeza.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a criação de cargo de provimento efetivo no Quadro de Pessoal da Câmara Munici-pal de Campina do Monte Alegre e dá outras pro-vidências”.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/262/pl_21-2025_-_projeto_lei_abril_laranja_animais.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/262/pl_21-2025_-_projeto_lei_abril_laranja_animais.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, O “ABRIL LARANJA”, DEDICADO À CAMPANHA DE PREVENÇÃO À CRUELDADE CONTRA ANIMAIS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/269/pl_22-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/269/pl_22-2025.pdf</t>
   </si>
   <si>
     <t>"POMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 367.500,00, E DÁ OUTRAS PROVIDÊNCIAS "</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/276/pl_23-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/276/pl_23-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO OU TERMO DE COLABORAÇÃO COM O GRUPO DE COMBATE AO CÂNCER “ZENAIDE DE CAMPOS” DE CAMPINA DO MONTE ALEGRE E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/277/pl_24-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/277/pl_24-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO OU TERMO DE COLABORAÇÃO COM A CASA DE REPOUSO NOVA FAMÍLIA DE CAMPINA DO MONTE ALEGRE E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/278/pl_25-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/278/pl_25-2025.pdf</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/288/pl_26-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/288/pl_26-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 858, DE 25 DE FEVEREIRO DE 2022, QUE AUTORIZA A CONCESSAO DE AUXÍLIO TRANSPORTE AOS ESTUDANTES DE CURSO SUPERIOR E CURSO TÉCNICO E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/290/pl_-_2025_-_substitutivo_-_psicologo_-_dispoe_sobre_a_alteracao_do_anexo_i_da_lei_municipal_no_596_de_24_de_junho_de_2014_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/290/pl_-_2025_-_substitutivo_-_psicologo_-_dispoe_sobre_a_alteracao_do_anexo_i_da_lei_municipal_no_596_de_24_de_junho_de_2014_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>1º SUBSTITUTIVO, DISPÕE SOBRE A ALTERAÇÃO NA LEI MUNICIPAL Nº596 DE 24 DE JUNHO DE 2014 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/297/pl_29-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/297/pl_29-2025.pdf</t>
   </si>
   <si>
     <t>“PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIOANL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 400.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/305/pl_29-2025_-_projeto_lei_estagio.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/305/pl_29-2025_-_projeto_lei_estagio.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE ESTÁGIO NO ÂMBITO DA CÂMARA MUNICIPAL DE CAMPINA DO MONTE ALEGRE, E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/324/pl_30-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/324/pl_30-2025.pdf</t>
   </si>
   <si>
     <t>“PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 200.000,00, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/343/pl_31-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/343/pl_31-2025.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇAO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 24.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/344/pl_32-2025_-_projeto_lei_-_festa_do_milho.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/344/pl_32-2025_-_projeto_lei_-_festa_do_milho.pdf</t>
   </si>
   <si>
     <t>“INSTITUI, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, A TRADICIONAL FESTA DO MILHO DA PARÓQUIA DE SÃO ROQUE, E DÁ OUTRAS PROVIDÊNCIAS "</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/345/pl_33-2025_-_projeto_lei_-_violencia_contra_a_mulher.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/345/pl_33-2025_-_projeto_lei_-_violencia_contra_a_mulher.pdf</t>
   </si>
   <si>
     <t>“INSTITUI, NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, O PROJETO “QUEBRANDO O SILENCIO”, E DÁ OUTRAS PROVIDÊNCIAS "</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/346/pl_34-2025_-_projeto_lei_-_bullyng.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/346/pl_34-2025_-_projeto_lei_-_bullyng.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O PROGRAMA DE COMBATE AO BULLYING E CYBERBULLYING NO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE "</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/347/pl_35-2025_-_1_substitutivo.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/347/pl_35-2025_-_1_substitutivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE COOPERAÇÃO COM ORGANIZAÇÃO DA SOCIEDADE CIVIL VISANDO À GESTÃO COMPARTILHADA DO CAMPO DE FUTEBOL MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS "</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/352/pl_36-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/352/pl_36-2025.pdf</t>
   </si>
   <si>
     <t>“PROMOVE ADEQUAÇAO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 200.000,00, E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/353/pl_37-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/353/pl_37-2025.pdf</t>
   </si>
   <si>
     <t>“PROMOVE ADEQUAÇAO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 100.000,00, E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/354/pl_38-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/354/pl_38-2025.pdf</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/355/pl_39-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/355/pl_39-2025.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇAO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 350.000,00, E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/356/pl_40-2025_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/356/pl_40-2025_1.pdf</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/357/pl_41-2025_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/357/pl_41-2025_1.pdf</t>
   </si>
   <si>
     <t>“PROMOVE ADEQUAÇAO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 300.000,00, E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/363/pl_42-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/363/pl_42-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI A POLÍTICA MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL SUSTENTÁVEL DE CAMPINA DO MONTE ALEGRE, ESTABELECE OS COMPONENTES MUNICIPAIS DO SISTEMA NACIONAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL – SISAN, CRIADO PELA LEI FEDERAL N° 11.346, DE 15 DE SETEMBRO DE 2006, BEM COMO FIXA AS DIRETRIZES PARA O PLANO MUNICIPAL DE SEGURANÇA ALIMENTAR E NUTRICIONAL E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/362/pl_43-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/362/pl_43-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal Nº 1022, de 28 de novembro de 2024, que autoriza a cessão de uso de bem imóvel de propriedade do Município de Campina do Monte Alegre, e dá outras providências.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/364/pl_44-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/364/pl_44-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A CONCESSÃO DE USO DE BEM IMÓVEL DE PROPRIEDADE DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE À ENTIDADE GRUPO DE COMBATE AO CÂNCER ZENAIDE DE CAMPOS, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/374/pl_45-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/374/pl_45-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE USO DE BEM IMÓVEL DE PROPRIEDADE DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE À ENTIDADE SEM FINALIDADE LUCRATIVA DE RELEVÂNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/370/pl_46-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/370/pl_46-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA O §1º DO ART. 5º DA LEI MUNICIPAL N° 384, DE 27 DE DEZEMBRO DE 2005, PARA ESTENDER A ISENÇÃO DA CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA-COSIP ÀS ESCOLAS PÚBLICAS ESTADUAIS COM SEDE NO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE”</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/371/pl_47-2025_-_veiculo_legislativo_2.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/371/pl_47-2025_-_veiculo_legislativo_2.pdf</t>
   </si>
   <si>
     <t>“PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO PODER LEGISLATIVO MUNICIAL E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 140.000,00, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/372/pl_48-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/372/pl_48-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/395/pl_49-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/395/pl_49-2025.pdf</t>
   </si>
   <si>
     <t>“AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_no_50_15-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_no_50_15-09-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 3º DA LEI MUNICIPAL Nº 653 DE 25 DE FEVEREIRO DE 2016, QUE DISPÕE SOBRE A AUTORIZAÇÃO DO PODER LEGISLATIVO MUNICIPAL A CONCEDER CARTÃO ALIMENTAÇÃO AOS SERVIDORES E DÁ OUTRAS PROVIDENCIAS.”</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_51-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_51-2025.pdf</t>
   </si>
   <si>
     <t>2ª VOTAÇÃO "DISPÕE SOBRE O PLANO PLURIANUAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O PERÍODO DE 2026 E 2029 E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_52-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_52-2025.pdf</t>
   </si>
   <si>
     <t>2ª VOTAÇÃO  "DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA A ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026, E DA OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_53-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_53-2025.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e  2ª Votação -ESTIMA A RECEITA E FIXA E DESPESA DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_54-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_54-2025.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 70.239,00, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_no_55_15-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_no_55_15-09-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE CONCEDER CESTAS DE NATAL PARA SEUS SERVIDORES E DA OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_no_56_15-09-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_no_56_15-09-2025.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 1.100.000,00, E DA OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_ordinaria_no_57-2025_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_ordinaria_no_57-2025_1.pdf</t>
   </si>
   <si>
     <t>“PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 3.800.000,00, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_ordinaria_58-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_ordinaria_58-2025.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O BANCO MUNICIPAL DE RAÇÃO E UTENSÍLIOS PARA ANIMAIS NO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE-SP, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_ordinaria_59-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_ordinaria_59-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A PROIBIÇÃO DO USO DE CEROL, LINHAS CHILENAS OU DE QUALQUER MATERIAL CORTANTE EM LINHAS, FIOS E SIMILARES UTILIZADOS PARA EMPINAR PIPAS E CONGÊNERES, ESTABELECE PENALIDADES, DEFINE ÓRGÃOS FISCALIZADORES, DÁ OUTRAS PROVIDÊNCIAS E REVOGA A LEI MUNICIPAL Nº 568, DE 21 DE AGOSTO DE 2013”</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_ordinaria_60-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_ordinaria_60-2025.pdf</t>
   </si>
   <si>
     <t>2ª  VOTAÇÃO  "PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 3.250.000,00 E DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_ordinaria_61-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_ordinaria_61-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROJETO ‘BOLHAS DE SABÃO’, VOLTADO À PROMOÇÃO DA VALORIZA-ÇÃO HUMANA, DA INCLUSÃO SOCIAL E DO DESENVOLVIMENTO INTEGRAL DE CRI-ANÇAS E FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL NO MUNICÍ-PIO DE CAMPINA DO MONTE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_ordinaria_62-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_ordinaria_62-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, O “OUTUBRO LARANJA – MÊS MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O TDAH (TRANSTORNO DE DÉFICIT DE ATENÇÃO E HIPERATIVIDADE)”, E DÁ OUTRAS PROVI-DÊNCIAS.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_ordinaria_no_63.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_ordinaria_no_63.pdf</t>
   </si>
   <si>
     <t>2ª VOTAÇÃO "PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 16.500,00 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_ordinaria_no_64-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_ordinaria_no_64-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE ASSISTENTE DE APOIO À INCLUSÃO NO QUADRO GERAL DE SERVIDORES PÚBLICOS DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_ordinaria_no_65-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_ordinaria_no_65-2025.pdf</t>
   </si>
   <si>
     <t>2°VOTAÇÃO "PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 8.000,00, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_ordinaria_66-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_ordinaria_66-2025.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA ESCOLA AMIGA DOS ANIMAIS NO ÂMBITO DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE-SP E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/452/projeto_de_lei_ordinaria_no_67-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/452/projeto_de_lei_ordinaria_no_67-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DO USO DE CEROL, LINHAS CHILENAS, OU DE QUALQUER MATERIAL CORTANTE EM LINHAS, FIOS E SIMILARES UTILIZADOS PARA EMPINAR PIPAS E CONGÊNERES, ESTABELECE PENALIDADES, DEFINE ÓRGÃOS FISCALIZADORES, DÁ OUTRAS PROVIDÊNCIAS E REVOGA A LEI MUNICIPAL Nº 568 DE 21 DE AGOSTO DE 2013.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_ordinaria_no_68-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_ordinaria_no_68-2025.pdf</t>
   </si>
   <si>
     <t>2°VOTAÇÃO "PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$_x000D_
 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_ordinaria_no_69-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_ordinaria_no_69-2025.pdf</t>
   </si>
   <si>
     <t>2°VOTAÇÃO "PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 SUPLEMENTAR AO ORÇAMENTO ANUAL DE 2025 NO VALOR DE R$ 5.000,00_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_ordinaria_no_70-2025_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_ordinaria_no_70-2025_1.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 719, DE 14 DE MAIO DE 2018, QUE DISPÕE_x000D_
 SOBRE O REGIME DE ADIANTAMENTO DO ÂMBITO DE_x000D_
 ADMINISTRAÇÃO PUBLICA MUNICIPAL DE CAMPINA DO MONTE_x000D_
 ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/489/projeto_de_lei_ordinaria_no_71-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/489/projeto_de_lei_ordinaria_no_71-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO OU_x000D_
 TERMO DE COLABORAÇÃO COM O LAR SÃO VICENTE DE PAULO DE BURI_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/490/projeto_de_lei_ordinaria_no_72-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/490/projeto_de_lei_ordinaria_no_72-2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO OU_x000D_
 TERMO DE COLABORAÇÃO COM O GRUPO DE COMBATE AO CÂNCER_x000D_
 “ZENAIDE DE CAMPOS” DE CAMPINA DO MONTE ALEGRE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_titulo_cidadao_-_anita_brito.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_titulo_cidadao_-_anita_brito.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA A SRA. ANITA JOVELINA BRITO DE JESUS</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_02-2025_vitor_alexandre_rodrigues.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_02-2025_vitor_alexandre_rodrigues.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA AO SR. VITOR ALEXANDRE RODRIGUES (DEPUTADO ESTADUAL, VITÃO DO CACHORRÃO)</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_decreto_legislativo_03-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_decreto_legislativo_03-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de Título de Cidadania ao Sr. Messias Eugênio Miranda Barboza</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_decreto_legislativo_04-25_rodrigo_peretti_furtado.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_decreto_legislativo_04-25_rodrigo_peretti_furtado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA AO SR. RODRIGO PERETTI FURTADO.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_decreto_legislativo_05-2025_brunno_peretti_furtado.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_decreto_legislativo_05-2025_brunno_peretti_furtado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA AO SR. BRUNNO PERETTI FURTADO.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_decreto_legislativo_06-2025_lucas_peretti_furtado.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_decreto_legislativo_06-2025_lucas_peretti_furtado.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADANIA AO SR. LUCAS PERETTI FURTADO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/299/1_projeto_de_resolucao_01_2025_emenda_impositiva.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/299/1_projeto_de_resolucao_01_2025_emenda_impositiva.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O ACRÉSCIMO DO ARTIGO 272-A AO 272-D NA RESOLUÇÃO N° 30, DE 17 DE SETEMBRO DE 2007, QUE INSTITUI O REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE CAMPINA DO MONTE ALEGRE”</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_resolucao_02-2025_-_estagio_probatorio.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_resolucao_02-2025_-_estagio_probatorio.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A AVALIÇÃO ESPECIAL DE DESEMPENHO PARA FINS DE ESTÁGIO PROBATÓRIO DE QUE TRATA O §4º DO ARTIGO 41 DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_resolucao_58-2025_-_controle_2.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_resolucao_58-2025_-_controle_2.pdf</t>
   </si>
   <si>
     <t>FIXA NORMAS DE USO DO VEÍCULO OFICIAL DA CÂMARA MUNICIPAL DE CAMPINA DO MONTE ALEGRE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/298/pl_28-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/298/pl_28-2025.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI COMPLEMENTAR MUNICIPAL N° 02/2023, PARA INSTITUIR O QUADRO DE CARGOS EFETIVOS DA GUARDA CIVIL MUNICIPAL DE CAMPINA DO MONTE ALEGRE, DEFININDO A ESTRUTURA E CRIANDO NOVAS VAGAS, NOS TERMOS DA LEI FEDERAL N° 13.022/2014”</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/373/plc_02-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/373/plc_02-2025.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O QUANTITATIVO DE CARGOS EFETIVOS DA GUARDA CIVIL MUNICIPAL E DÁ OUTRAS PROVIDENCIAS”</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>EM.AD</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/432/emenda_aditiva.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/432/emenda_aditiva.pdf</t>
   </si>
   <si>
     <t>2ª VOTAÇÃO “ACRESCENTA O §2° AO ARTIGO 8° NO PROJETO DE LEI Nº 52/2025 “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>EM.MD</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/431/emenda_modificativa.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/431/emenda_modificativa.pdf</t>
   </si>
   <si>
     <t>2ª VOTAÇÃO " MODIFICA A REDAÇÃO DO CAPUT E DO §1° DO ARTIGO 8° DO PROJETO DE LEI Nº 52/2025 “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>EM.SU</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/430/emenda_supressiva.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/430/emenda_supressiva.pdf</t>
   </si>
   <si>
     <t>2ª DISCUSSÃO E 2ª VOTAÇÃO “SUPRIME OS INCISOS II, III E VIII DO ARTIGO 30 DO PROJETO DE LEI Nº 52/2025 “DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/469/emenda_impositiva_001.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/469/emenda_impositiva_001.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e 2ª Votação - Proposta de Emenda Impositiva n° 001/2025_x000D_
 Ao Projeto de Lei n° 53/2025 -“DISPÕE SOBRE ACRÉSCIMO DE RECURSOS EM PROGRAMA PREEXISTENTE JUNTO À UNIDADE ADMINISTRATIVA - SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE PROMOÇÃO SOCIAL (CASA DE REPOUSO NOVA FAMÍLIA) NO PROJETO DE LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026"</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/470/emenda_impositiva_002.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/470/emenda_impositiva_002.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e 2ª Votação - Proposta de Emenda Impositiva n° 002/2025_x000D_
 Ao Projeto de Lei n° 53/2025 - “DISPÕE SOBRE ACRÉSCIMO DE RECURSOS EM PROGRAMA PREEXISTENTE JUNTO À UNIDADE ADMINISTRATIVA - SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA NO PROJETO DE LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026"</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/471/emenda_impositiva_003.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/471/emenda_impositiva_003.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e 2ª Votação - Proposta de Emenda Impositiva n° 003/2025 - Ao Projeto de Lei n° 53/2025 -_x000D_
 “DISPÕE SOBRE ACRÉSCIMO DE RECURSOS EM PROGRAMA PREEXISTENTE JUNTO À UNIDADE ADMINISTRATIVA - SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA (CRECHE CARMO LOURENÇO GOMES) NO PROJETO DE LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026"</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/472/emenda_impositiva_004.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/472/emenda_impositiva_004.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e 2ª Votação - Proposta de Emenda Impositiva n° 004/2025- Ao Projeto de Lei n° 53/2025 -_x000D_
 “DISPÕE SOBRE ACRÉSCIMO DE RECURSOS EM PROGRAMA PREEXISTENTE JUNTO À UNIDADE ADMINISTRATIVA - SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE OBRAS E SERVIÇOS PÚBLICOS NO PROJETO DE LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026"</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/473/emenda_impositiva_005.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/473/emenda_impositiva_005.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e 2ª Votação - - Proposta de Emenda Impositiva n° 005/2025 Ao Projeto de Lei n° 53/2025 - _x000D_
 “DISPÕE SOBRE ACRÉSCIMO DE RECURSOS EM PROGRAMA PREEXISTENTE JUNTO À UNIDADE ADMINISTRATIVA - SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE ESPORTE, LAZER E TURISMO NO PROJETO DE LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026"</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/474/emenda_impositiva_006.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/474/emenda_impositiva_006.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e 2ª Votação - Proposta de Emenda Impositiva n° 006/2025-  Ao Projeto de Lei n° 53/2025 - _x000D_
 “DISPÕE SOBRE ACRÉSCIMO DE RECURSOS EM PROGRAMA PREEXISTENTE JUNTO À UNIDADE ADMINISTRATIVA - SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA NO PROJETO DE LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026"</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/475/emenda_impositiva_007.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/475/emenda_impositiva_007.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e 2ª Votação - Proposta de Emenda Impositiva n° 007/2025 - Ao Projeto de Lei n° 53/2025 -_x000D_
 “DISPÕE SOBRE ACRÉSCIMO DE RECURSOS EM PROGRAMA PREEXISTENTE JUNTO À UNIDADE ADMINISTRATIVA - SECRETARIA MUNICIPAL DE SAÚDE, SECRETARIA MUNICIPAL DE PROMOÇÃO SOCIAL E SECRETARIA MUNICIPAL DE SEGURANÇA PÚBLICA E TRÂNSITO NO PROJETO DE LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026"</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/476/emenda_impositiva_008.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/476/emenda_impositiva_008.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e 2ª Votação - Proposta de Emenda Impositiva n° 008/2025-  Ao Projeto de Lei n° 53/2025 -_x000D_
 “DISPÕE SOBRE ACRÉSCIMO DE RECURSOS EM PROGRAMA PREEXISTENTE JUNTO À UNIDADE ADMINISTRATIVA - SECRETARIA MUNICIPAL DE SAÚDE, SECRETARIA MUNICIPAL DE ESPORTE, LAZER E TURISMO E SECRETARIA MUNICIPAL DE PROMOÇÃO SOCIAL NO PROJETO DE LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026"</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/477/emenda_impositiva_009.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/477/emenda_impositiva_009.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e 2ª Votação - - Proposta de Emenda Impositiva n° 009/2025 - Ao Projeto de Lei n° 53/2025 - _x000D_
 “DISPÕE SOBRE ACRÉSCIMO DE RECURSOS EM PROGRAMA PREEXISTENTE JUNTO À UNIDADE ADMINISTRATIVA - SECRETARIA MUNICIPAL DE SAÚDE E SECRETARIA MUNICIPAL DE ESPORTE LAZER E TURISMO NO PROJETO DE LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2026"</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>DTRI</t>
   </si>
   <si>
     <t>DOCUMENTOS TRIBUNAL DE CONTAS</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/210/decisao_da_segunda_camara.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/210/decisao_da_segunda_camara.pdf</t>
   </si>
   <si>
     <t>Processo: TC-004683.989.23-0 – Câmara Municipal – Contas Anuais – Julgamento – Exercício 2023.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/211/despacho.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/211/despacho.pdf</t>
   </si>
   <si>
     <t>Processo: TC-006323/989/24 – Contas Anuais – Prefeitura Municipal de Campina do Monte Alegre – Exercício 2025</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/325/relatorio_de_fiscalizacao_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/325/relatorio_de_fiscalizacao_1.pdf</t>
   </si>
   <si>
     <t>Processo: TC-004774.989.24-8 – Câmara Municipal – Contas Anuais – Exercício 2024.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/439/relatorio_tc-00477498942-2.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/439/relatorio_tc-00477498942-2.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS. CÂMARA. ASPECTOS CONSTITUCIONAIS E LEGAIS. OBSERVÂNCIA. DEVOLUÇÃO DE DUODÉCIMO EM EXCESSO. RELEVADA. JULGAMENTO DAS CONTAS DO PODER EXECUTIVO. RECOMENDAÇÃO REGULARIDADE.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/440/decisao_tc-00477498924-8.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/440/decisao_tc-00477498924-8.pdf</t>
   </si>
   <si>
     <t>DECISÃO DA SEGUNDA CÂMARA DO TCE-SP QUE JULGOU REGULARES AS CONTAS ANUAIS DA CÂMARA MUNICIPAL DE CAMPINA DO MONTE ALEGRE, RELATIVAS AO EXERCÍCIO DE 2024, DE RESPONSABILIDADE DO ENTÃO PRESIDENTE SIDNEY RIBEIRO LOPES, NOS TERMOS DO VOTO DO RELATOR CONSELHEIRO RENATO MARTINS COSTA, COM DETERMINAÇÃO DE CIÊNCIA AO CHEFE DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>OFÍCIOS</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/213/leitura_de_comunicado.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/213/leitura_de_comunicado.pdf</t>
   </si>
   <si>
     <t>Comunicado da Secretaria de Segurança Pública</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/289/notificacao_tcesp_-_05-05.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/289/notificacao_tcesp_-_05-05.pdf</t>
   </si>
   <si>
     <t>TC- 006323.989.24-4 Ref. Contas Anuais – Prefeitura Municipal de Campina do Monte Alegre – Exercício de 2025.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/300/promotoria_de_justica_1.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/300/promotoria_de_justica_1.pdf</t>
   </si>
   <si>
     <t>SIS n° 14.0191.0000050/2022 Tema: Improbidade administrativa.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/306/resposta_de_oficio_-_80-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/306/resposta_de_oficio_-_80-2025.pdf</t>
   </si>
   <si>
     <t>Resposta ao Ofício nº 80/2025 – Contas 2025.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/382/oficio_n0349-2025-gigov-so.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/382/oficio_n0349-2025-gigov-so.pdf</t>
   </si>
   <si>
     <t>Contrato de Repasse celebrado entre o município de CAMPINA DO MONTE ALEGRE e a Caixa Econômica Federal.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/383/oficio_n0348-2025-gigov-so.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/383/oficio_n0348-2025-gigov-so.pdf</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>PELOR</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA Á LEI ORGÂNICA</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/238/proposta_de_emenda_a_lei_organica_01-2025.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/238/proposta_de_emenda_a_lei_organica_01-2025.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 2° AO ATO DAS DISPOSIÇÕES TRANSITÓRIAS E DÁ OUTRAS PROVIDENCIAS"</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>E.SUP</t>
   </si>
   <si>
     <t>PROJ. EMENDA SUPRESSIVA AO PROJETO DE LEI Nº53</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_emenda_supressiva_01_loa.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_emenda_supressiva_01_loa.pdf</t>
   </si>
   <si>
     <t>2ª Discussão e 2ª Votação - Projeto de Emenda Supressiva nº 01/2025 do Projeto de Lei nº53/2025 - “SUPRIME OS INCISOS II, III E VIII DO ARTIGO 4º DO PROJETO DE LEI Nº 53/2025, “ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO DE 2.026.”</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3907,68 +3907,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_02-2025_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_83-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao_86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_92-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao_93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_101-2025_bruno_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/398/indicacao_102-2025_caio_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_103-2025_francisco_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_104-2025_junior_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_105-2025_junior_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_106-2025_junior_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_107-2025_francisco_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_108-2025_beatriz_06-10-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_109-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_110-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_111-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_112-2025_diva_e_junior.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_113-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_114-2025_bruno.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_115-2025_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_116-2025_bruno_e_edmilson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_117-2025_junior.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_118-2025_beatriz_vauverde.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_01-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/183/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento_n_13-2025_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/199/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_17-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_18-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_19-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_20-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_21-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_22-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_23-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento_24-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_25-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_26-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_27-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_28-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_29-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_30-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_31-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_32-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_33-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_34-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_35-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_36-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/279/requerimento_37-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_38-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_39-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_40-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_41-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_42-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_43-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_44-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_45-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/335/requerimento_46-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/336/requerimento_47-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/337/requerimento_48-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_49-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_50-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_51-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_52-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_53-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_54-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_55-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/375/requerimento_56-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_57-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_58-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_59-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_60-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_61-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_62-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_63-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/393/requerimento_64-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/396/requerimento_65-2025_francisco_08-09-205.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_66-2025_15-09-2025_beatriz.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_67-2025_junior_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_68-2025_15-09-2025_beatriz.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_69-2025_bruno_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_70-2025_22-09-2025_bruno.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_71-2025_22-09-2025_bruno_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_72-2025_29-09-2025_beatriz.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_73-2025_29-09-2025_beatriz.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_74-2025_29-09-2025_diva.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/433/requerimento_75-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_76-2025_edmilson_e_bruno.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_77-2025_junior.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_78-2025_diva_e_junior.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_79-2025_diva_e_junior.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_80-2025_bruno.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/455/requerimento_81-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_82-2025_bruno.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_83-2025_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_84-2025_francisco.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_85-2025_francisco.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_86-2025_edmilson_e_bruno.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_87-2025_beatriz.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/258/mocao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/311/mocao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/361/mocao_04-2025_1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/400/mocao_05-2025_bruno_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_06-2025_junior_e_demais_vereadores_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_07-2025_junior_e_demais_vereadores_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/427/mocao_de_pesar_09-2025_bruno_e_demais_vereadores_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/485/mocao_de_pesar_10-2025_francisco_e_demais_vereadores_01-12-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_de_pesar_11-2025_caio_e_demais_vereadores_08-12-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/162/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/163/pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/164/pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/165/pl_04-2025_rev_geral_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/166/pl_05-2025_projeto_de_lei_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/180/pl_06-2025_-_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/181/pl_07-2025_-_altera_o_logradouro.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/194/pl_08-2025_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/195/pl_09-2025_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/196/pl_10-2025_1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/201/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/202/pl_12-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/203/pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/204/pl_14-2025_rev_geral_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/205/pl_15-2025_-_dispoe_sobre_a_alteracao_lei_653_2016_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/259/pl_16-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/260/pl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/239/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/240/pl_19-2025_-_institui_o_dia_municipal_da_conscientizacao_do_autismo_no_calendario_oficial_de_datas_e_eventos.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/261/pl_20-2025_-__criacao_de_cargo_efetivo_de_auxiliar_de_servicos_gerais_-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/262/pl_21-2025_-_projeto_lei_abril_laranja_animais.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/269/pl_22-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/276/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/277/pl_24-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/278/pl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/288/pl_26-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/290/pl_-_2025_-_substitutivo_-_psicologo_-_dispoe_sobre_a_alteracao_do_anexo_i_da_lei_municipal_no_596_de_24_de_junho_de_2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/297/pl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/305/pl_29-2025_-_projeto_lei_estagio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/324/pl_30-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/343/pl_31-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/344/pl_32-2025_-_projeto_lei_-_festa_do_milho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/345/pl_33-2025_-_projeto_lei_-_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/346/pl_34-2025_-_projeto_lei_-_bullyng.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/347/pl_35-2025_-_1_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/352/pl_36-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/353/pl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/354/pl_38-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/355/pl_39-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/356/pl_40-2025_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/357/pl_41-2025_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/363/pl_42-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/362/pl_43-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/364/pl_44-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/374/pl_45-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/370/pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/371/pl_47-2025_-_veiculo_legislativo_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/372/pl_48-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/395/pl_49-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_no_50_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_51-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_52-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_53-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_54-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_no_55_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_no_56_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_ordinaria_no_57-2025_1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_ordinaria_58-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_ordinaria_59-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_ordinaria_60-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_ordinaria_61-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_ordinaria_62-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_ordinaria_no_63.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_ordinaria_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_ordinaria_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_ordinaria_66-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/452/projeto_de_lei_ordinaria_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_ordinaria_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_ordinaria_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_ordinaria_no_70-2025_1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/489/projeto_de_lei_ordinaria_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/490/projeto_de_lei_ordinaria_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_titulo_cidadao_-_anita_brito.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_02-2025_vitor_alexandre_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_decreto_legislativo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_decreto_legislativo_04-25_rodrigo_peretti_furtado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_decreto_legislativo_05-2025_brunno_peretti_furtado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_decreto_legislativo_06-2025_lucas_peretti_furtado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/299/1_projeto_de_resolucao_01_2025_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_resolucao_02-2025_-_estagio_probatorio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_resolucao_58-2025_-_controle_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/298/pl_28-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/373/plc_02-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/432/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/431/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/430/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/469/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/470/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/471/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/472/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/473/emenda_impositiva_005.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/474/emenda_impositiva_006.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/475/emenda_impositiva_007.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/476/emenda_impositiva_008.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/477/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/210/decisao_da_segunda_camara.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/211/despacho.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/325/relatorio_de_fiscalizacao_1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/439/relatorio_tc-00477498942-2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/440/decisao_tc-00477498924-8.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/213/leitura_de_comunicado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/289/notificacao_tcesp_-_05-05.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/300/promotoria_de_justica_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/306/resposta_de_oficio_-_80-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/382/oficio_n0349-2025-gigov-so.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/383/oficio_n0348-2025-gigov-so.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/238/proposta_de_emenda_a_lei_organica_01-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_emenda_supressiva_01_loa.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_02-2025_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/174/indicacao_06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/175/indicacao_07-2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/176/indicacao_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/179/indicacao_11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/200/indicacao_15-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_16-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/225/indicacao_23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/226/indicacao_24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/227/indicacao_25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/228/indicacao_26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/229/indicacao_27-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/236/indicacao_28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/237/indicacao_29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/249/indicacao_30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/250/indicacao_31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/251/indicacao_32-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/252/indicacao_33-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/253/indicacao_34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/254/indicacao_35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/255/indicacao_36-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/256/indicacao_37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/257/indicacao_38-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/263/indicacao_39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/264/indicacao_40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/265/indicacao_41-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/266/indicacao_42-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/267/indicacao_43-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/270/indicacao_44-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/271/indicacao_45-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/272/indicacao_46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/273/indicacao_47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/280/indicacao_48-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/281/indicacao_49-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/282/indicacao_50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/284/indicacao_51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/285/indicacao_52-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/286/indicacao_53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/287/indicacao_54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/293/indicacao_55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/294/indicacao_56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/295/indicacao_57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/296/indicacao_58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/302/indicacao_59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/303/indicacao_60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/304/indicacao_61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/308/indicacao_62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/309/indicacao_63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/310/indicacao_64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/314/indicacao_65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/315/indicacao_66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/316/indicacao_67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/317/indicacao_68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/318/indicacao_69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/319/indicacao_70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/321/indicacao_71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/322/indicacao_72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/323/indicacao_73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/326/indicacao_74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/327/indicacao_75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/328/indicacao_76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/329/indicacao_77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/330/indicacao_78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/331/indicacao_79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/332/indicacao_80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/333/indicacao_81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/341/indicacao_82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/342/indicacao_83-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/350/indicacao_84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/351/indicacao_85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/358/indicacao_86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/359/indicacao_87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/360/indicacao_88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/366/indicacao_89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/367/indicacao_90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/368/indicacao_91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/376/indicacao_92-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/377/indicacao_93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/378/indicacao_94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/379/indicacao_95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/380/indicacao_96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/381/indicacao_97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/389/indicacao_98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/390/indicacao_99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/394/indicacao_100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/397/indicacao_101-2025_bruno_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/398/indicacao_102-2025_caio_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/399/indicacao_103-2025_francisco_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/411/indicacao_104-2025_junior_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/415/indicacao_105-2025_junior_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/416/indicacao_106-2025_junior_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/425/indicacao_107-2025_francisco_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/429/indicacao_108-2025_beatriz_06-10-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/435/indicacao_109-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/436/indicacao_110-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/437/indicacao_111-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/449/indicacao_112-2025_diva_e_junior.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/457/indicacao_113-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/458/indicacao_114-2025_bruno.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/463/indicacao_115-2025_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/464/indicacao_116-2025_bruno_e_edmilson.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/465/indicacao_117-2025_junior.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/487/indicacao_118-2025_beatriz_vauverde.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/167/requerimento_01-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/173/requerimento_02-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/182/requerimento_n_03-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/183/requerimento_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/184/requerimento_n_05-2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/185/requerimento_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/186/requerimento_n_07-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/187/requerimento_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/188/requerimento_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/189/requerimento_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/190/requerimento_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/197/requerimento_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/198/requerimento_n_13-2025_1.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/199/requerimento_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/206/requerimento_n_15-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/207/requerimento_n_16-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/214/requerimento_17-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/215/requerimento_18-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/216/requerimento_19-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/217/requerimento_20-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/218/requerimento_21-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/219/requerimento_22-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/220/requerimento_23-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/231/requerimento_24-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/232/requerimento_25-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/233/requerimento_26-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/234/requerimento_27-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_28-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/241/requerimento_29-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_30-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/243/requerimento_31-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/244/requerimento_32-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/245/requerimento_33-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/246/requerimento_34-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/247/requerimento_35-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/248/requerimento_36-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/279/requerimento_37-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/283/requerimento_38-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/292/requerimento_39-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/301/requerimento_40-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/307/requerimento_41-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/312/requerimento_42-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/313/requerimento_43-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/320/requerimento_44-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/334/requerimento_45-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/335/requerimento_46-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/336/requerimento_47-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/337/requerimento_48-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/338/requerimento_49-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/339/requerimento_50-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/340/requerimento_51-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/348/requerimento_52-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/349/requerimento_53-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/365/requerimento_54-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/369/requerimento_55-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/375/requerimento_56-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/384/requerimento_57-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/385/requerimento_58-2025.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/386/requerimento_59-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/387/requerimento_60-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/388/requerimento_61-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/391/requerimento_62-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/392/requerimento_63-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/393/requerimento_64-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/396/requerimento_65-2025_francisco_08-09-205.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/407/requerimento_66-2025_15-09-2025_beatriz.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/408/requerimento_67-2025_junior_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/409/requerimento_68-2025_15-09-2025_beatriz.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/410/requerimento_69-2025_bruno_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/413/requerimento_70-2025_22-09-2025_bruno.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/414/requerimento_71-2025_22-09-2025_bruno_1.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/421/requerimento_72-2025_29-09-2025_beatriz.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/424/requerimento_73-2025_29-09-2025_beatriz.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/428/requerimento_74-2025_29-09-2025_diva.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/433/requerimento_75-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/434/requerimento_76-2025_edmilson_e_bruno.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/444/requerimento_77-2025_junior.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/447/requerimento_78-2025_diva_e_junior.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/448/requerimento_79-2025_diva_e_junior.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/454/requerimento_80-2025_bruno.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/455/requerimento_81-2025_fabio.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/456/requerimento_82-2025_bruno.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/460/requerimento_83-2025_fabio_e_rinaldo.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/461/requerimento_84-2025_francisco.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/462/requerimento_85-2025_francisco.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/484/requerimento_86-2025_edmilson_e_bruno.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/486/requerimento_87-2025_beatriz.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/258/mocao_01-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/274/mocao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/311/mocao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/361/mocao_04-2025_1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/400/mocao_05-2025_bruno_08-09-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/417/mocao_06-2025_junior_e_demais_vereadores_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/418/mocao_07-2025_junior_e_demais_vereadores_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/427/mocao_de_pesar_09-2025_bruno_e_demais_vereadores_22-09-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/485/mocao_de_pesar_10-2025_francisco_e_demais_vereadores_01-12-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/488/mocao_de_pesar_11-2025_caio_e_demais_vereadores_08-12-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/162/pl_01-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/163/pl_02-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/164/pl_03-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/165/pl_04-2025_rev_geral_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/166/pl_05-2025_projeto_de_lei_adote_uma_praca.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/180/pl_06-2025_-_maus_tratos.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/181/pl_07-2025_-_altera_o_logradouro.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/194/pl_08-2025_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/195/pl_09-2025_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/196/pl_10-2025_1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/201/pl_11-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/202/pl_12-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/203/pl_13-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/204/pl_14-2025_rev_geral_anual_servidores.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/205/pl_15-2025_-_dispoe_sobre_a_alteracao_lei_653_2016_cartao_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/259/pl_16-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/260/pl_17-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/239/pl_18-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/240/pl_19-2025_-_institui_o_dia_municipal_da_conscientizacao_do_autismo_no_calendario_oficial_de_datas_e_eventos.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/261/pl_20-2025_-__criacao_de_cargo_efetivo_de_auxiliar_de_servicos_gerais_-_limpeza.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/262/pl_21-2025_-_projeto_lei_abril_laranja_animais.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/269/pl_22-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/276/pl_23-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/277/pl_24-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/278/pl_25-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/288/pl_26-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/290/pl_-_2025_-_substitutivo_-_psicologo_-_dispoe_sobre_a_alteracao_do_anexo_i_da_lei_municipal_no_596_de_24_de_junho_de_2014_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/297/pl_29-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/305/pl_29-2025_-_projeto_lei_estagio.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/324/pl_30-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/343/pl_31-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/344/pl_32-2025_-_projeto_lei_-_festa_do_milho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/345/pl_33-2025_-_projeto_lei_-_violencia_contra_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/346/pl_34-2025_-_projeto_lei_-_bullyng.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/347/pl_35-2025_-_1_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/352/pl_36-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/353/pl_37-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/354/pl_38-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/355/pl_39-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/356/pl_40-2025_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/357/pl_41-2025_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/363/pl_42-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/362/pl_43-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/364/pl_44-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/374/pl_45-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/370/pl_46-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/371/pl_47-2025_-_veiculo_legislativo_2.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/372/pl_48-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/395/pl_49-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/405/projeto_de_lei_no_50_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/401/projeto_de_lei_51-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/402/projeto_de_lei_52-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/403/projeto_de_lei_53-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/404/projeto_de_lei_54-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/406/projeto_de_lei_no_55_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/412/projeto_de_lei_no_56_15-09-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/419/projeto_de_lei_ordinaria_no_57-2025_1.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/422/projeto_de_lei_ordinaria_58-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/423/projeto_de_lei_ordinaria_59-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/438/projeto_de_lei_ordinaria_60-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/441/projeto_de_lei_ordinaria_61-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/442/projeto_de_lei_ordinaria_62-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/443/projeto_de_lei_ordinaria_no_63.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/445/projeto_de_lei_ordinaria_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/450/projeto_de_lei_ordinaria_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/451/projeto_de_lei_ordinaria_66-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/452/projeto_de_lei_ordinaria_no_67-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/466/projeto_de_lei_ordinaria_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/467/projeto_de_lei_ordinaria_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/459/projeto_de_lei_ordinaria_no_70-2025_1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/489/projeto_de_lei_ordinaria_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/490/projeto_de_lei_ordinaria_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/275/projeto_de_titulo_cidadao_-_anita_brito.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/453/projeto_de_decreto_legislativo_02-2025_vitor_alexandre_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/480/projeto_de_decreto_legislativo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/481/projeto_de_decreto_legislativo_04-25_rodrigo_peretti_furtado.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/482/projeto_de_decreto_legislativo_05-2025_brunno_peretti_furtado.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/483/projeto_de_decreto_legislativo_06-2025_lucas_peretti_furtado.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/299/1_projeto_de_resolucao_01_2025_emenda_impositiva.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/420/projeto_de_resolucao_02-2025_-_estagio_probatorio.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/446/projeto_de_resolucao_58-2025_-_controle_2.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/298/pl_28-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/373/plc_02-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/432/emenda_aditiva.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/431/emenda_modificativa.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/430/emenda_supressiva.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/469/emenda_impositiva_001.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/470/emenda_impositiva_002.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/471/emenda_impositiva_003.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/472/emenda_impositiva_004.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/473/emenda_impositiva_005.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/474/emenda_impositiva_006.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/475/emenda_impositiva_007.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/476/emenda_impositiva_008.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/477/emenda_impositiva_009.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/210/decisao_da_segunda_camara.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/211/despacho.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/325/relatorio_de_fiscalizacao_1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/439/relatorio_tc-00477498942-2.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/440/decisao_tc-00477498924-8.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/213/leitura_de_comunicado.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/289/notificacao_tcesp_-_05-05.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/300/promotoria_de_justica_1.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/306/resposta_de_oficio_-_80-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/382/oficio_n0349-2025-gigov-so.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/383/oficio_n0348-2025-gigov-so.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/238/proposta_de_emenda_a_lei_organica_01-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2025/479/projeto_de_emenda_supressiva_01_loa.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H325"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="47.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="229.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>