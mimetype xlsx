--- v0 (2026-02-09)
+++ v1 (2026-04-25)
@@ -54,51 +54,51 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>ROSELI</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/</t>
   </si>
   <si>
     <t>¨Envio a esta Casa de Leis,da prestação de contas da Campesca realizada nesse ano de 2024.¨</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>FRANCINE</t>
   </si>
   <si>
     <t>¨Informações quanto a previsão para a entrega do material escolar para os alunos da rede pública municipal de ensino para o ano letivo de 2024.¨</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>¨Informações referentes ao transporte dos alunos universitários do município de Campina do Monte Alegre. Existe a possibilidade, ou estudos para que a Prefeitura possa subsidiar 100% (cem por cento) do valor mensal desse transporte?¨</t>
   </si>
@@ -370,212 +370,212 @@
   <si>
     <t>“Informações sobre o quadro atual de Médicos da Unidade de Saúde”</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>“Informações sobre o número de vagas mensais disponibilizadas pela Prefeitura para a _x000D_
 realização de exames laboratoriais”</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>“Considerando que no dia 11 /05 /2024 estive "inloco" requisitando cópia ou vista da_x000D_
 planilha/ controle de horas dos motoristas, mas tive a solicitação negada. Solicito_x000D_
 informações adicionais...”</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_42-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_42-2024.pdf</t>
   </si>
   <si>
     <t>“INFORMAÇÕES sobre o relatório do Programa de Pactuação de média e alta complexidade_x000D_
 do Estado de São Paulo, e demais informações pertinentes ...”</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>“Informações sobre a possibilidade de que seja acrescentado ao quadro efetivo de servidores _x000D_
 do município 2 (dois) médicos veterinários. ”</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_44-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_44-2024.pdf</t>
   </si>
   <si>
     <t>“Relação de todas as contas de energia elétrica de titularidade da Prefeitura Municipal de _x000D_
 Campina do Monte Alegre, bem como os extratos e demonstrativos de pagamento do ano de _x000D_
 2023 até a presente data, e demais informações...”</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_45-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_45-2024.pdf</t>
   </si>
   <si>
     <t>“Informações sobre a falta de medicamentos na unidade de saúde, e demais informações. ”</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_46-2024.docx</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_46-2024.docx</t>
   </si>
   <si>
     <t>“Informações sobre a possibilidade de melhorias de iluminação pública da Vila Gomes ao Bairro Capaúva...”</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_47-2024.docx</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_47-2024.docx</t>
   </si>
   <si>
     <t>“Informações e cópias físicas ou digitais do processo realizado através de Dispensa de Licitação - contrato nº 25/2024...”</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_48-2024.docx</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_48-2024.docx</t>
   </si>
   <si>
     <t>“...Resposta dos Requerimentos 33/2024 e 41/2024...”</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_49-2024.docx</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_49-2024.docx</t>
   </si>
   <si>
     <t>Informações sobre quais serão as categorias que participarão do “66º Jogos Regionais de Itapetininga – 8ª região</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_50-2024.docx</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_50-2024.docx</t>
   </si>
   <si>
     <t>Informações sobre como será realizada a disputa entre os sexos masculino e feminino do concurso da GCM de 2023.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_51-2024.docx</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_51-2024.docx</t>
   </si>
   <si>
     <t>“Informações sobre as providências que estão sendo tomadas em relação aos tocos de_x000D_
 árvores localizados em frente ao posto de saúde e nos conjuntos habitacionais CDHU A_x000D_
 e B da nossa cidade..."</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_52-2024.docx</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_52-2024.docx</t>
   </si>
   <si>
     <t>“Requeremos o comparecimento em sessão pública a esta Casa de Leis no dia 12/08/2024_x000D_
 às 18:00, do Secretário de Transportes do município Sr. Juan Carlos Kortz Rodrigues...”</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_53-2024.docx</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_53-2024.docx</t>
   </si>
   <si>
     <t>“Se há planejamento ou estudos sobre a possibilidade de recapeamento e_x000D_
 construção/instalação de lombada em diversas ruas da municipalidade ...”</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_54-2024.docx</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_54-2024.docx</t>
   </si>
   <si>
     <t>Informações sobre como está o andamento da execução das emendas_x000D_
 impositivas propostas por este Poder Legislativo e incorporadas ao orçamento_x000D_
 municipal.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_55-2024.docx</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_55-2024.docx</t>
   </si>
   <si>
     <t>Considerando o documento apresentado por um munícipe a esta Casa no_x000D_
 dia 06/09/2024, informações a respeito da possível terceirização de serviço_x000D_
 que regularmente deveria ser exercida por servidor de cargo efetivo,_x000D_
 denominado “Auxiliar Administrativo”. SOLICITAMOS INFORMAÇÕES_x000D_
 PERTINENTES.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_56-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_56-2024.pdf</t>
   </si>
   <si>
     <t>“Informações a respeito do aterro sanitário do nosso município...”</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>"Considerando o ofício protocolado nesta casa de Leis através de um munícipe, que trata sobre a possível ocorrência de abusos psicológicos em uma Escola da rede municipal de ensino, com relatos de que um professor proferiu palavras ofensivas e humilhantes contra alunos, caso este, já registrado em boletim de ocorrência nº 1965/2024. Diante da gravidade do relato, solicito informações com urgência sobre quais medidas serão ou foram adotadas em relação ao caso mencionado."</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>" Moção de Congratulações em homenagem à 'Equipe Agora TV' "</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PAULO</t>
   </si>
@@ -628,51 +628,51 @@
     <t>"Promove adequação orçamentária no âmbito do município de Campina do Monte Alegre e autoriza a abertura de crédito adicional especial ao orçamento anual de 2024 no valor de R$ 812.000,00, e dá outras providências."</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo a celebrar termo de fomento ou termo de colaboração com o Lar São Vicente de Paulo de Buri e dá outras Providência."</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a municipalizar trecho da Rodovia que menciona e dá outras_x000D_
 providências”.</t>
   </si>
   <si>
     <t>"Dispõe sobre a Doação de Áreas Públicas ao Departamento de Estrada e Rodagem de São_x000D_
 Paulo – DER, e dá outras providências”.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>"Promove Readequação Orçamentária no Âmbito do município de Campina do Monte Alegre_x000D_
 e autoriza a abertura de crédito Adicional Especial ao Orçamento Anual de 2024 no valor De_x000D_
 R$ 77.000,00, e dá outras providências"</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/97/pl_19.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/97/pl_19.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA_x000D_
 ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DO_x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA O EXERCÍCIO_x000D_
 DE 2025, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>1 ° SUBSTITUTIVO “Dispõe sobre a Alteração da Lei Municipal Nº 202/1998, que dispõe _x000D_
 sobre o Regime Jurídico único dos servidores públicos da Prefeitura e Câmara Municipal _x000D_
 de Campina do Monte Alegre e dá outras providencias"</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>"Promove adequação orçamentária no âmbito do município de Campina do Monte Alegre e _x000D_
 autoriza a abertura de crédito adicional especial ao orçamento anual de 2024 no valor de R$ _x000D_
 243.000,00, e dá outras providências"</t>
   </si>
   <si>
     <t>82</t>
@@ -717,769 +717,769 @@
   </si>
   <si>
     <t>"Autoriza o poder executivo a celebrar termo de fomento ou termo de _x000D_
 colaboração com a Casa de Repouso Nova Família de Campina do Monte _x000D_
 Alegre e dá outras providências"</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>“Dispõe sobre o uso do colar de girassol como instrumento facultativo auxiliar orientação _x000D_
 para identificação de pessoas com deficiências ocultas no município de Campina do Monte _x000D_
 Alegre"</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação de cargo de provimento em comissão no quadro de pessoal da _x000D_
 Câmara Municipal de Campina do Monte Alegre e dá outras providências"</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/85/pl_30.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/85/pl_30.pdf</t>
   </si>
   <si>
     <t>"Autoriza o poder executivo a celebrar termo de fomento ou termo de colaboração com a casa de repouso_x000D_
 nova família de Campina do Monte Alegre e da outras providências"</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/86/pl_31.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/86/pl_31.pdf</t>
   </si>
   <si>
     <t>"Promove adequação orçamentária no âmbito do município de Campina do Monte Alegre e autoriza a_x000D_
 abertura de crédito adicional especial ao orçamento anual de 2024 no valor de R$ 100.000,00, e dá outras_x000D_
 providências"</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>"Promove Adequação Orçamentária no Âmbito do Município De Campina Do Monte Alegre _x000D_
 e autoriza a abertura de crédito adicional especial ao orçamento anual de 2024 no valor de _x000D_
 R$ 150.000,00, e dá outras providências"</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>"Dispõe sobre o sistema municipal de cultura do Município de Campina do Monte Alegre,_x000D_
 e dá outras providências"</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/95/pl_35.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/95/pl_35.pdf</t>
   </si>
   <si>
     <t>"Autoriza a reabertura de crédito adicional especial no orçamento vigente, e dá outras_x000D_
 providências"</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/96/pl_36.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/96/pl_36.pdf</t>
   </si>
   <si>
     <t>"Promove readequação orçamentária no âmbito do Município de campina do monte alegre _x000D_
 e autoriza a Abertura de crédito adicional especial ao Orçamento anual de 2024 no valor _x000D_
 de R$ 364.873,27, e dá Outras providências".</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/98/pl_37.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/98/pl_37.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a redução Da Jornada de Trabalho do Servidor Público Tutor ou_x000D_
 responsável por Pessoa Com Deficiência, e Dá Outras Providências</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/99/pl38.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/99/pl38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação do voluntariado no município de Campina do Monte Alegre e_x000D_
 dá outras providências"</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/100/pl_39.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/100/pl_39.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a criação da Banda Marcial de Campina do Monte Alegre e dá outras providências"</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/104/pl_40_s.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/104/pl_40_s.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Alteração da lei nº 972 de 16 de abril de 2024, e dá outras providências"</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/105/pl_41.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/105/pl_41.pdf</t>
   </si>
   <si>
     <t>"Promove adequação orçamentária no âmbito do Município de Campina do Monte Alegre e_x000D_
 autoriza a abertura de crédito adicional especial ao orçamento anual de 2024 no valor de R$_x000D_
 800.000,00, e dá outras providências</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/106/pl_42.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/106/pl_42.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO_x000D_
 DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO_x000D_
 VALOR DE R$100.000,00, E DÁ OUTRAS PRIVDÊNCIAS"</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/114/pl_43.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/114/pl_43.pdf</t>
   </si>
   <si>
     <t>"PROMOVE READEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICIPIO DE _x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE R$ _x000D_
 199.968,00, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/115/pl_44.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/115/pl_44.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE _x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE _x000D_
 R$154.554,02, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/116/pl_45.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/116/pl_45.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE _x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO _x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE _x000D_
 R$19.200,00, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/117/pl_46.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/117/pl_46.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA CONCESSÃO DE USO DE BEM PÚBLICO MUNICIPAL, E DÁ OUTRAS _x000D_
 PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/118/pl_47.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/118/pl_47.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE _x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL _x000D_
 ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DER$ 462.484,00, E DÁ _x000D_
 OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/119/pl_48.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/119/pl_48.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CELEBRAR TERMO DE FOMENTO OU TERMO _x000D_
 DE COLABORAÇÃO COM A ASSOCIAÇÃO MEU AMIGÃO DE CAMPINA DO _x000D_
 MONTE ALEGRE E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/120/pl_49.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/120/pl_49.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO _x000D_
 VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS". Fica o Poder Executivo Municipal _x000D_
 autorizado a reabrir no orçamento vigente do corrente exercício, sancionado pela _x000D_
 Lei Municipal nº 960/2023 de 28 de Dezembro de 2023, um crédito adicional _x000D_
 especial, conforme dispõe o Art. 41, inciso II da Lei Federal 4.320/64, no valor_x000D_
 de R$ 400.000,00 (Quatrocentos Mil Reais) para atender as despesas."</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/121/pl_50.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/121/pl_50.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO _x000D_
 VIGENTE, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/123/pl_51.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/123/pl_51.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DER$_x000D_
 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/127/pl_52.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/127/pl_52.pdf</t>
   </si>
   <si>
     <t>"ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CAMPINA DO MONTE_x000D_
 ALEGRE PARA O EXERCÍCIO DE 2.025"</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/128/pl_53.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/128/pl_53.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE R$_x000D_
 305.000,00, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/129/pl_54.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/129/pl_54.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE R$_x000D_
 539.000,00, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/130/pl_55.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/130/pl_55.pdf</t>
   </si>
   <si>
     <t>PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE R$_x000D_
 51.000,00, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/131/pl_56.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/131/pl_56.pdf</t>
   </si>
   <si>
     <t>AUTORIZA o PODER EXECUTIVO MUNICIPAL RECEBER MEDIANTE DOAÇÃO,_x000D_
 UMA GLEBA RURAL DENOMINADA "SÍTIO CAPAUVA", CONSTANTE DA_x000D_
 MATRÍCULA 12.429 DO CARTÓRIO DE REGISTRO DE IMÓVEIS DE ANGATUBA,_x000D_
 ESTADO DE SÃO PAULO"</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/132/pl_57.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/132/pl_57.pdf</t>
   </si>
   <si>
     <t>"DENOMINA PRAÇA BRUNO DA LOLÔ O LOGRADOURO PÚBLICO LOCALIZADO_x000D_
 NO BAIRRO VILA GOMES NO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PROCEDIMENTO PARA A INSTALAÇÃO DE INFRAESTRUTURA DE_x000D_
 SUPORTE PARA ESTAÇÃO TRANSMISSORA DERADIOCOMUNICAÇÃO- ETR AUTORIZADA_x000D_
 PELA AGÊNCIA NACIONAL DETELECOMUNICAÇÕES - ANATEL, NOS TERMOS DA_x000D_
 LEGISLAÇÃO FEDERAL VIGENTE"</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/136/pl_59.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/136/pl_59.pdf</t>
   </si>
   <si>
     <t>"CRIA o FUNDO MUNICIPAL DE SANEAMENTO AMBIENTAL _x000D_
 INFRAESTRUTURA - FMSAI E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/137/pl_60.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/137/pl_60.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO _x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E AUTORIZA A _x000D_
 ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR _x000D_
 AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE R$ 300.000,00, E _x000D_
 DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/138/pl61.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/138/pl61.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DA ESTRADA MUNICIPAL NO_x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/139/pl_62.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/139/pl_62.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE_x000D_
 R$ 230.000,00, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/140/pl_63.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/140/pl_63.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a alteração do parágrafo único, transformando-o em parágrafo primeiro_x000D_
 e inclusão do parágrafo segundo ao artigo 1 ° da Lei nº 1.003 de 29 de agosto de 2024,_x000D_
 que dispõe sobre a redução da jornada de trabalho do servidor público tutor ou_x000D_
 responsável por pessoa com deficiência e dá outras providências"</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/142/pl_0064-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/142/pl_0064-2024.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO_x000D_
 DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO_x000D_
 VALOR DER$ 4.850,00, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/148/pl_65.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/148/pl_65.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO_x000D_
 DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CREDITO _x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DER$ _x000D_
 300.000,00, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO_x000D_
 DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE_x000D_
 CREDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO ANUAL DE 2024_x000D_
 NO VALOR DER$ 2.254.385,00, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/150/pl_67.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/150/pl_67.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO_x000D_
 DE CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE_x000D_
 CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO_x000D_
 VALOR DE R$104.000,00, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/151/pl_68.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/151/pl_68.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO E NOMEAÇÃO DA CASA DA CULTURA DO_x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/152/pl_69.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/152/pl_69.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE_x000D_
 SERGINHO DA AMBULÂNCIA NO MUNICÍPIO DE CAMPINA DO MONTE_x000D_
 ALEGRE, E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>"DENOMINA PRAÇA BRUNO DA LOLÔ O LOGRADOURO PÚBLICO_x000D_
 LOCALIZADO NO BAIRRO VILA GOMES NO MUNICÍPIO DE CAMPINA DO_x000D_
 MONTE ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/154/pl_71.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/154/pl_71.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CESSÃO DE USO DE BEM IMÓVEL DE PROPRIEDADE DO_x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_lei_no_72-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_lei_no_72-2024.pdf</t>
   </si>
   <si>
     <t>"PROMOVE ADEQUAÇÃO ORÇAMENTÁRIA NO ÂMBITO DO MUNICÍPIO DE_x000D_
 CAMPINA DO MONTE ALEGRE E AUTORIZA A ABERTURA DE CRÉDITO_x000D_
 ADICIONAL ESPECIAL AO ORÇAMENTO ANUAL DE 2024 NO VALOR DE R_x000D_
 $ 200.000,00 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_73-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_73-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A AUTORIZAÇÃO PARA CELEBRAÇÃO DE TERMO DE_x000D_
 ACORDO E CONFISSÃO DE DÍVIDAS PARA PARCELAMENTO DE DÉBITOS_x000D_
 DO MUNICÍPIO DE CAMPINA DO MONTE ALEGRE PARA COM A ELEKTRO,_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_74-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_74-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE_x000D_
 "IRENE DONIZETI MACHADO" NO MUNICÍPIO DE CAMPINA DO MONTE_x000D_
 ALEGRE, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>"Promove adequação orçamentária , no âmbito do Município de_x000D_
 Campina do Monte Alegre e autoriza a abertura de crédito adicional_x000D_
 especial ao orçamento anual de 2024 no valor de R$ 10.500,00, e dá_x000D_
 outras providências".</t>
   </si>
   <si>
     <t>EME</t>
   </si>
   <si>
     <t>EMENDA</t>
   </si>
   <si>
     <t>" Acrescenta o art. 134-A na lei orgânica do Município de Campina do Monte Alegre".</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01/2024 AO PROJETO DE LEI Nº 29/2024_x000D_
 No cargo de Assessor Parlamentar fica adicionada “...Escolaridade: Ensino Superior _x000D_
 Completo em qualquer área e Experiência Mínima de 02 (dois) anos no serviço público.</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/9/1_projeto_de_resolucao_01_2024_lei_de_licitacao.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/9/1_projeto_de_resolucao_01_2024_lei_de_licitacao.pdf</t>
   </si>
   <si>
     <t>“Regulamenta a Lei nº 14.133, de 1º de abril de 2021, que dispõe sobre Licitações _x000D_
 e Contratos Administrativos no âmbito do Poder Legislativo Municipal e dá ou _x000D_
 tras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/10/2_projeto_de_resolucao_02_2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/10/2_projeto_de_resolucao_02_2024.pdf</t>
   </si>
   <si>
     <t>“Acresce o artigo 153-A na Resolução nº 30, de 17 de setembro de 2007, que institui _x000D_
 o Regimento Interno da Câmara Municipal de Campina do Monte Alegre; dá nova _x000D_
 redação ao §2º do artigo 251 da Resolução nº 30, de 17 de setembro de 2007, que _x000D_
 institui o Regimento Interno da Câmara Municipal de Campina do Monte Alegre, _x000D_
 e dá outras providências”.</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/11/3_projeto_resolucao__03_2024_lgpd.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/11/3_projeto_resolucao__03_2024_lgpd.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação da Lei Federal nº 13.709, de 14 de agosto de 2018 (Lei _x000D_
 Geral de Proteção de Dados Pessoais - LGPD), no âmbito do Poder Legislativo do _x000D_
 Município de Campina do Monte Alegre, e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_resolucao_04-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_resolucao_04-2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO PARA LEVANTAMENTO DE_x000D_
 DEMANDAS PÚBLICAS E ACOMPANHAMENTO DA EFETIVAÇÃO DAS POLÍTICAS_x000D_
 PÚBLICAS E DA EXECUÇÃO ORÇAMENTÁRIA JUNTO AO PODER EXECUTIVO DO_x000D_
 MUNICÍPIO DE CAMPINA DO MONTE ALEGRE.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_de_resolucao_no_05-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_de_resolucao_no_05-2024.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DO ARTIGO 4º DA RESOLUÇÃO Nº 30, DE_x000D_
 17 DE SETEMBRO DE 2007, QUE INSTITUI O REGIMENTO INTERNO DA_x000D_
 CÂMARA MUNIPAL DE CAMPINA DO MONTE ALEGRE, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>" Dispõe sobre alteração na Lei Complementar Nº 09/2015, e dá outras providências"</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/122/plc_02.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/122/plc_02.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DO INCISO VIII DO ART. 100 E DO ANEXO IDA _x000D_
 LEI COMPLEMENTAR Nº 02 DE 13 DE JULHO DE 2023".</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/155/plc_-_03.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/155/plc_-_03.pdf</t>
   </si>
   <si>
     <t>"ACRESCENTA OS INCISOS VI-A E VI-B e VI-C AO ART. 100 E ALTERA O_x000D_
 ANEXO IDA LEI COMPLEMENTAR Nº 02, DE 13 DE JULHO DE 2023"</t>
   </si>
   <si>
     <t>EM.AD</t>
   </si>
   <si>
     <t>EMENDA ADITIVA</t>
   </si>
   <si>
     <t>“Fica acrescentado o art. 69-F na Lei nº 202/1998...”</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/125/26082024105510arquivo_emenda_0007-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/125/26082024105510arquivo_emenda_0007-2024.pdf</t>
   </si>
   <si>
     <t>Fica vedada a celebração do Termo de Adesão entre o Município e o prestador de_x000D_
 serviço voluntário nos três meses que antecedem as eleições municipais."</t>
   </si>
   <si>
     <t>EM.MD</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA</t>
   </si>
   <si>
     <t>“Fica acrescentado o art. 69-B a Lei nº 202/1998...”</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/126/26082024105759arquivo_emenda_0008-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/126/26082024105759arquivo_emenda_0008-2024.pdf</t>
   </si>
   <si>
     <t>Esta Lei entra em vigor na data de sua publicação, produzindo efeitos a partir de 1° de_x000D_
 janeiro de 2.025."</t>
   </si>
   <si>
     <t>EM.SU</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA</t>
   </si>
   <si>
     <t>“Suprime artigo nº 16 do Projeto de Lei nº20/2024”</t>
   </si>
   <si>
     <t>“Fica suprimido o art.3° o art. 4° do Projeto de Lei nº 20..."</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/109/emenda_supressiva_no_01-2024_do_projeto_de_lei_no_19-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/109/emenda_supressiva_no_01-2024_do_projeto_de_lei_no_19-2024.pdf</t>
   </si>
   <si>
     <t>"Suprime os incisos III e VIII do artigo 30 do Projeto de Leí nª 19/2024 "Díspôe sobre as díretrízes orçamentárias para_x000D_
 elaboração e execução da Lei Orçamentária do Município de Campina do Monte Alegre para o exercício de 2025, e dá_x000D_
 outras providências"</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/146/emenda_supressiv_a_no_01-2024_do_projeto_de_lei_no_52-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/146/emenda_supressiv_a_no_01-2024_do_projeto_de_lei_no_52-2024.pdf</t>
   </si>
   <si>
     <t>Suprime os incisos m, VI, VII, VIII e IX do artigo 4° do Projeto de Lei nº_x000D_
 52/2024, "Estima a receita e fixa a despesa do Município de Campina do Monte_x000D_
 Alegre para o exercício de 2.025"</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/113/veto_pl29-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/113/veto_pl29-2024.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 29/2024 "Dispõe sobre a criação de cargo de provimento em comissão no quadro de pessoal da_x000D_
 Câmara Municipal de Campina do Monte Alegre e dá outras providências"</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>EMI</t>
   </si>
   <si>
     <t>EMENDA IMPOSITIVA</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/143/proposta_de_emenda_impositiva_no_001_2024_-_ao_pl_52.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/143/proposta_de_emenda_impositiva_no_001_2024_-_ao_pl_52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acréscimo de recursos em programas preexistentes junto às_x000D_
 unidades administrativas - Secretaria Municipal de Saúde e Secretaria_x000D_
 Municipal de Educação e Cultura no Projeto de Lei Orçamentária Anual do_x000D_
 Município de Campina do Monte Alegre para o exercício de 2025.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/144/proposta_de_emenda_impositiv_a_no_002-2024.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/144/proposta_de_emenda_impositiv_a_no_002-2024.pdf</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>CAIO</t>
   </si>
   <si>
-    <t>https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/145/proposta_de_emenda_impositiv_a_no_003-2024_2.pdf</t>
+    <t>http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/145/proposta_de_emenda_impositiv_a_no_003-2024_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre acréscimo de recursos em programas preexistentes junto à_x000D_
 unidade administrativa - Secretaria Municipal de Esporte, Lazer e Turismo_x000D_
 no Projeto de Lei Orçamentária Anual do Município de Campina do Monte_x000D_
 Alegre para o exercício de 2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
@@ -1789,68 +1789,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_42-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_44-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_45-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_46-2024.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_47-2024.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_48-2024.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_49-2024.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_50-2024.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_51-2024.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_52-2024.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_53-2024.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_54-2024.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_55-2024.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_56-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/97/pl_19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/85/pl_30.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/86/pl_31.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/95/pl_35.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/96/pl_36.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/98/pl_37.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/99/pl38.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/100/pl_39.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/104/pl_40_s.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/105/pl_41.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/106/pl_42.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/114/pl_43.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/115/pl_44.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/116/pl_45.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/117/pl_46.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/118/pl_47.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/119/pl_48.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/120/pl_49.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/121/pl_50.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/123/pl_51.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/127/pl_52.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/128/pl_53.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/129/pl_54.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/130/pl_55.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/131/pl_56.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/132/pl_57.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/136/pl_59.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/137/pl_60.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/138/pl61.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/139/pl_62.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/140/pl_63.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/142/pl_0064-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/148/pl_65.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/150/pl_67.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/151/pl_68.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/152/pl_69.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/154/pl_71.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_lei_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/9/1_projeto_de_resolucao_01_2024_lei_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/10/2_projeto_de_resolucao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/11/3_projeto_resolucao__03_2024_lgpd.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_resolucao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_de_resolucao_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/122/plc_02.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/155/plc_-_03.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/125/26082024105510arquivo_emenda_0007-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/126/26082024105759arquivo_emenda_0008-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/109/emenda_supressiva_no_01-2024_do_projeto_de_lei_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/146/emenda_supressiv_a_no_01-2024_do_projeto_de_lei_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/113/veto_pl29-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/143/proposta_de_emenda_impositiva_no_001_2024_-_ao_pl_52.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/144/proposta_de_emenda_impositiv_a_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/145/proposta_de_emenda_impositiv_a_no_003-2024_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/84/requerimento_42-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/93/requerimento_44-2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/94/requerimento_45-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/101/requerimento_46-2024.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/102/requerimento_47-2024.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_48-2024.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/107/requerimento_49-2024.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/108/requerimento_50-2024.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/110/requerimento_51-2024.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/111/requerimento_52-2024.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/112/requerimento_53-2024.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/124/requerimento_54-2024.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/134/requerimento_55-2024.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/141/requerimento_56-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/97/pl_19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/85/pl_30.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/86/pl_31.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/95/pl_35.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/96/pl_36.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/98/pl_37.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/99/pl38.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/100/pl_39.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/104/pl_40_s.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/105/pl_41.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/106/pl_42.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/114/pl_43.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/115/pl_44.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/116/pl_45.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/117/pl_46.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/118/pl_47.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/119/pl_48.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/120/pl_49.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/121/pl_50.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/123/pl_51.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/127/pl_52.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/128/pl_53.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/129/pl_54.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/130/pl_55.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/131/pl_56.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/132/pl_57.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/136/pl_59.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/137/pl_60.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/138/pl61.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/139/pl_62.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/140/pl_63.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/142/pl_0064-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/148/pl_65.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/150/pl_67.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/151/pl_68.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/152/pl_69.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/154/pl_71.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_lei_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/9/1_projeto_de_resolucao_01_2024_lei_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/10/2_projeto_de_resolucao_02_2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/11/3_projeto_resolucao__03_2024_lgpd.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/133/projeto_de_resolucao_04-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/159/projeto_de_resolucao_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/122/plc_02.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/155/plc_-_03.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/125/26082024105510arquivo_emenda_0007-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/126/26082024105759arquivo_emenda_0008-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/109/emenda_supressiva_no_01-2024_do_projeto_de_lei_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/146/emenda_supressiv_a_no_01-2024_do_projeto_de_lei_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/113/veto_pl29-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/143/proposta_de_emenda_impositiva_no_001_2024_-_ao_pl_52.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/144/proposta_de_emenda_impositiv_a_no_002-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinadomontealegre.sp.leg.br/media/sapl/public/materialegislativa/2024/145/proposta_de_emenda_impositiv_a_no_003-2024_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>